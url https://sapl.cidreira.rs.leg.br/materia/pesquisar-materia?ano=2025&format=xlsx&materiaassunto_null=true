--- v1 (2026-01-13)
+++ v2 (2026-04-10)
@@ -10,5027 +10,5033 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3863" uniqueCount="1639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3871" uniqueCount="1641">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Tina Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/pedido_de_informacao_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/pedido_de_informacao_001-2025.pdf</t>
   </si>
   <si>
     <t>Informação sobre a paralização do serviço de canalização na Avenida Mostardeiro.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jerri Adriani</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/pedido_de_informacao_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/pedido_de_informacao_002-2025.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa Legislativa o que segue: Resultado completo da auditoria analisada no Executivo Municipal (inicio de mandato). bem como , valores , forma de pagamento e dotação usada para a mesma.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/pedido_de_informacao_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/pedido_de_informacao_003-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue: Despesas de sonorização aos eventos datados de 01/01/2025 a 10/02/2025</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Informação de Portarias dos cargos: Diretor, Diretor Geral, Diretor Administrativo.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_005-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Informação do cargo Medico Psiquiatra : Drª Camila Avila Michalski Jaeger - a) Local de atuação dessa Medica - b) Carga horaria que atua e dias de atendimento.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/pedido_de_informacao_006-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/pedido_de_informacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Enviar a copia dos seguintes documentos: 1° PAD  que tem como resultado afastamento de Saleh Asad Junior; 2° PAD que reconhece se retorno as atividades; 3° Requerimento que determina pelo executivo o pagamento de salários de aposentadoria retidos e retroativos ao FMSS.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/pedido_de_informacao_007-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/pedido_de_informacao_007-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta casa legislativa, conforme contratada constando no Contrato 025/2025, o que segue; _x000D_
 - Copia dos "TICKETS" de pesagem do entulho retirado pela empresa Jazida Formiga Comercio e Extração de Areia LTDA, no ECOPONTO de nosso Município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rafa Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/pedido_de_informacao_008-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/pedido_de_informacao_008-2025_.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue _x000D_
 * Quais as atividades do automóvel de marca Renault Kwid placa JCH5A97 quando não esta à disposição das ESF?_x000D_
 * Cópia das planilhas de controle dos automóveis de janeiro de 2025 ate a data presente.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/pedido_de_informacao_n009-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/pedido_de_informacao_n009-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue:_x000D_
 "Na sua totalidade a Prestação de contas com os devidos gastos do Evento "1° Festival de Balonismo".</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/pedido_de_informacao_n010-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/pedido_de_informacao_n010-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue:_x000D_
 "Contrato na íntegra com a empresa que fez a segurança do Evento "1° Festival de Balonismo".</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/pedido_de_informacao_012-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/pedido_de_informacao_012-2025.pdf</t>
   </si>
   <si>
     <t>Sobre o Orçamento Participativo do ano de 2023, que foi destinado o Valor de R$166.000,00 (Cento e sessenta e seis mil reais), para o Cercamento do Recanto da FitoCidreira e para compra de uma máquina para secar plantas e hortas comunitárias, gostaria de saber, como anda o processo para concluir estas compras e execução do mesmo?</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/pedido_de_informacao_013-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/pedido_de_informacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Pedido de informação, sobre a lista de espera para vagas na Rede Pública, tendo em vista as queixas de familiares que hoje encontram-se com seus filhos em uma lista de espera e que não lhes permite a facilidade de pesquisa ou fiscalização.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Flávio Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/pedido_de_informacao_014-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/pedido_de_informacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Contrato de Registro de Preços n°123/2025-Pregão Eletrônico n° 08/2025-Processo Administrativo n° 1138/2025, firmado entre o Executivo Municipal e a empresa COOTRATRAM de Tramandaí e Região Litoral.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/pedido_de_informacao_015-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/pedido_de_informacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue:_x000D_
 "Na Sua totalidade a lista completa de chamados com nomes e classificação no concurso Público Vigente 001/2024 relacionados, até o momento".</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/pedido_de_informacao_016-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/pedido_de_informacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Piso da enfermagem(Lei Federal n° 14.434/2022) e adicional de insalubridade (Lei Municipal n° 2641/2019)-Informações e providências.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/pedido_de_informacao_017-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/pedido_de_informacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue: Que o controle interno informe sobre a situação do ex-servidor Saleh Asad Abdalla Junior._x000D_
 1°- Os membros do controle interno têm ciência do Pad n°271/2025, do senhor Saleh Asad Abdalla Junior, que resultou no retorno do mesmo à folha dos inativos?_x000D_
 2° O controle interno obteve resposta ou parecer jurídico do executivo?_x000D_
 3° O controle interno recebeu alguma orientação do FMSS de Cidreira? Se Sim qual orientação?_x000D_
 4° Quais as providências foram tomadas pelo controle interno?</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/pedido_de_informacao_018-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/pedido_de_informacao_018-2025.pdf</t>
   </si>
   <si>
     <t>1. Informe o número de ocorrências policiais registradas relacionadas à violência doméstica e familiar contra a mulher no município de Cidreira nos últimos três anos. _x000D_
 2. Informe o número atual de medidas protetivas de urgência em vigor no município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_019-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_019-2025.pdf</t>
   </si>
   <si>
     <t>A) "A área que está licenciada pela Secretaria de Meio Ambiente para transbordo do município de Cidreira, citada pelo prefeito Gilberto da Costa Silva em audiência pública no dia 03/09/2025."_x000D_
 B) "Locais destinados aos demais ecopontos que serão construídos no município, também citados em audiência pública no dia 03/09/2025".</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pedido_de_informacao_020-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pedido_de_informacao_020-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue:_x000D_
 A) Quais automóveis possui cada departamento da Prefeitura com suas placas e respectivas secretarias._x000D_
 B) Quais automóveis estão de acordo com a Lei 3095/2023</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pedido_de_informacao_021-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pedido_de_informacao_021-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do Poder Executivo, que encaminhe a Vigilância Sanitária e informe a essa casa Legislativa:_x000D_
 -Último relatório das visitas nas Escolas Municipais_x000D_
 -Se existe incidência de insetos, ou roedores nas mesmas._x000D_
 -Laudo da última dedetização nas Escolas tanto em dependências como armários.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pedido_de_informacao_022-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pedido_de_informacao_022-2025.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de informação de n°017/2025 que segue em anexo.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pedido_de_informacao_023-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pedido_de_informacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue: Solicito informação sobre a data do último levantamento radiométrico e da última revisão da sala e dos equipamentos de raio-x do Posto de saúde 24h Eva Dias de Melo.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pedido_de_informacao_024-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pedido_de_informacao_024-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue: Solicito informações referente ao cargo de Secretário de Escola, especificando:_x000D_
 1. Quantos servidores foram chamados ou nomeados no último chamamento ou concurso vigente para o referido cargo;_x000D_
 2. Quantas vacâncias existem atualmente no quadro do Magistério municipal para o cargo de Secretário de Escola.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pedido_de_informacao_025-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pedido_de_informacao_025-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue: Solicito as seguintes informações referentes ao serviço de recuperação e manutenção das vias públicas com aplicação de material asfáltico:_x000D_
 1. Quais ruas foram contempladas com o referido serviço;_x000D_
 2. Quantas toneladas de material asfáltico foram utilizadas até o momento;_x000D_
 3. Qual o valor total pago até a presente data pela execução desses serviços.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Everton Coisa Boa</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pedido_de_informacao_026-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pedido_de_informacao_026-2025.pdf</t>
   </si>
   <si>
     <t>Seja informada acerca da verificação do repasse do ISSQN e dos aluguéis de postes no âmbito do Município de Cidreira. Em especial, requer-se que sejam prestadas as seguintes informações:_x000D_
 1. Se a Corsan realiza o pagamento do ISSQN ao município de Cidreira;_x000D_
 2. Se a CEEE está efetuando o recolhimento dos aluguéis cobrados das empresas de internet pelo uso dos postes.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/pedido_de_informacao_n027-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/pedido_de_informacao_n027-2025.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o que segue:_x000D_
 A) Quais automóveis possui cada departamento da Prefeitura com suas placas e respectivas secretarias.(Conforme pedido de informações 20/2025)_x000D_
 B) Quais automóveis estão de acordo com a Lei 3095/2023 (conforme pedido 20/2025)_x000D_
 C) Quais automóveis estão adesivados a serviço da Prefeitura e qual secretaria que os mesmos atendem, sejam eles: Próprios, locados ou de empresa terceirizada.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/pl_no_001.2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/pl_no_001.2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3152/2024."</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pl_no_002.2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pl_no_002.2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para Revisão Geral Anual da Remuneração dos Servidores do Poder Executivo e do Poder Legislativo, extensiva aos proventos de inatividade e das pensões, e dá outras providências."</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/projeto_de_lei_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/projeto_de_lei_003-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Anexo I do art. 2º da Lei nº 2644/2019, que criou o cargo em Comissão de Diretor do Ensino Fundamental Municipal.”</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/projeto_de_lei_004-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/projeto_de_lei_004-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Anexo I da Lei nº 2649/2019, que alterou o art. 31 da Lei 1418/2006 e criou a Função Gratificada de Coordenador Pedagógico do Ensino Fundamental.”</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/projeto_de_lei_005-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/projeto_de_lei_005-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento de honorários advocatícios de sucumbência aos Advogados Públicos Municipais, aos Assessores Jurídicos e ao Procurador Geral em que for parte o município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/projeto_de_lei_006-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/projeto_de_lei_006-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a legislação municipal que dispõe sobre a reestrutura organizacional da Prefeitura do Município Cidreira e estabelece as atribuições dos Órgãos da Administração Direta.”</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>Rodrigo Baxo</t>
   </si>
   <si>
     <t>"Institui o programa permanente Censo Municipal de Animais Domésticos no Município de Cidreira e da outras providencias."_x000D_
   Retirado de pauta pelo autor.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/projeto_de_lei_008-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/projeto_de_lei_008-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Farmácia Solidaria no Município de Cidreira e da outras providencias."</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Cidreira - CVC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse publico."</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Cidreira - PMC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>"Altera as atribuições da Categoria Funcional Guarda Municipal Patrimonial estabelecidas na alinea "b" do anexo I da Lei Municipal n° 1885/2011."</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_011-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_011-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse publico."</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_012-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_012-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a posse responsável e autoriza a instituição do Programa Municipal Permanente de Cadastramento  Obrigatório de Cães e Gatos no Município de Cidreira e da outras providencias."</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Ordinária n° 3.147/2024, acrescentando ao art. 1° , Inciso V , §1°, §2°, §3°, §4°, que dispõe sobre a prioridade diferenciada para pessoas com Transtorno do Espectro Autista (TEA) e da outras providencias.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/projeto_de_lei_015-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/projeto_de_lei_015-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a quantidade de cargos da categoria funcional Fiscal de Indústria e Comércio que integra o Plano de Carreira dos Servidores do Quadro Geral, e dá outras providências.”</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_016-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_016-2025_.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da Seção VIII -Da Secretaria Municipal de Obras e Serviços Urbanos e da Seção XIII-Da Secretaria Municipal de Segurança da Lei nº 2180/2015 que dispõe sobre a  Estrutura Organizacional da Prefeitura do município de Cidreira, e dá outras providências”.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/projeto_de_lei_017-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/projeto_de_lei_017-2025.pdf</t>
   </si>
   <si>
     <t>“Institui a Comissão de Inventário e Reavaliação de Bens Permanentes do Município, atribui gratificação aos seus membros e dá outras providências.”</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/projeto_de_lei_018-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/projeto_de_lei_018-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Posse Responsável e autoriza a instituição do Programa Municipal Permanente de Cadastramento Obrigatório de Cães e Gatos no Município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/projeto_de_lei_019-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/projeto_de_lei_019-2025.pdf</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/projeto_de_lei_020-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/projeto_de_lei_020-2025.pdf</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_021-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_021-2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA BANCO DE RAÇÃO E UTENSÍLIOS PARA ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_022-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_022-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa ‘Patrulha Ambiental nas Escolas’ no Município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_023-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_023-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA MÉDICO NA ESCOLA, NAS ESCOLAS MUNICIPAIS E NOS CENTROS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_024-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_024-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa "Adote um Bicicletário" no Município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da nomenclatura da escola municipal de ensino fundamental Francisco Mendes para escola municipal de ensino fundamental Professor Gilon Braz da Silva e da outras providencias." - Retirada de Pauta pelo autor.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_026-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_026-2025_.pdf</t>
   </si>
   <si>
     <t>“AO TÉRMINO DA PRESTAÇÃO DE SERVIÇO DE INTERNET E/OU TELEFONIA SE TORNA OBRIGATÓRIO A RETIRADA DA FIAÇÃO ELÉTRICA, CABOS E AMARRAÇÃO  NOS POSTES DO MUNICIPIO .”</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_027-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_027-2025.pdf</t>
   </si>
   <si>
     <t>“EMENTA - DISPÕE SOBRE O PLANEJAMENTO FAMILIAR NO MUNICÍPIO DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei028-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei028-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA A IDENTIFICAÇÃO DA RUA “2 A” NO ÂMBITO DO MUNICÍPIO DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_029-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_029-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação do novo prédio da Secretaria Municipal de Educação e Cultura de Cidreira (SMEC) e dá outras providências.” - Professor Gilon Braz da Silva</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_030-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_030-2025.pdf</t>
   </si>
   <si>
     <t>"Garante o direito de fornecer alimento e/ou agua aos animais que estão em situação de rua em espaços públicos do Município de Cidreira."</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_031-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_031-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta a proibição da troca de nomenclatura em prédios públicos da Lei n° 599/1997."</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_032-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_032-2025.pdf</t>
   </si>
   <si>
     <t>"Concede Abono Salarial aos Agentes Comunitários de Saúde, vinculados às Equipes da Estratégia de Saúde da Familia-ESF"</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_033-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_033-2025.pdf</t>
   </si>
   <si>
     <t>"Da nova redação ao art. 3° da Lei n° 615/1997, alterada pela Lei n° 913/2000, que criou o COMAE"</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_034-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_034-2025.pdf</t>
   </si>
   <si>
     <t>"Dá nomenclatura ao prédio do Centro Administrativo Municipal" (Roberto Cesar Pires Camargo)</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_035-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_035-2025.pdf</t>
   </si>
   <si>
     <t>"Ratifica a extinção do Consorcio Publico da Associação dos Municípios do Litoral Norte - CP AMLINORTE e dá outras providencias."</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_036-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_036-2025.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao caput e altera a redação do § 1° do art. 2° da Lei nº 2483/2018, que instituiu a Comissão Julgadora de Infrações Ambientais"</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_lei_037-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_lei_037-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Politica Municipal de Agroindústria Familiar Rural e de pequeno porte de processamento artesanal no município de Cidreira, e outras providencias."</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_038-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_038-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação de Créditos 2025, denominado "EM DIA COM CIDREIRA, CONSTRUINDO UM FUTURO DIFERENTE"</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_039-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_039-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o §1° do art. 17 da Lei n° 1921/2012, Fica alterado o Grupo Operacional no inciso I , do art 3 ° para excluir a categoria funcional auxiliar de serviços gerais."</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_040-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_040-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse publico, e  da outras providencias." - Secretaria de Obras</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_041-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_041-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a receber patrocínios da iniciativa privada e dá outras providências"</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_042-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_042-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política municipal de prevenção de desastres climáticos naturais, e dá outras providências."</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/projeto_de_lei_043-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/projeto_de_lei_043-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o fornecimento de medicamentos na rede pública de saúde aos pacientes que apresentem receitas prescritas por profissionais médicos ou dentistas, particulares ou conveniados em planos de saúde, mesmo que não atendidos pelo SUS no município de Cidreira." (Rejeitado 5x4 Pres. desempata).</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_de_lei_044-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_de_lei_044-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 1° e do caput do art. 2° da Lei n° 2920/2022, alterada pelas Leis n° 2929/2022, n°2951/2022 e n°3153/2024".</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_de_lei_n_045-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_de_lei_n_045-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo municipal a firmar contrato de rateio para o período 2025/2026 com o consórcio público Amlinorte -CP Amlinorte e dá outras providências."</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_046-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_046-2025.pdf</t>
   </si>
   <si>
     <t>"Revoga os incisos I, II e V do art.55 da lei n°1010/2001-CTM."</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_047-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_047-2025.pdf</t>
   </si>
   <si>
     <t>"Concede aumento real aos servidores do Poder Legislativo do Município de Cidreira."</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_048-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_048-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_049-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_049-2025.pdf</t>
   </si>
   <si>
     <t>"Reconhece as provas de laço em vaca mecânica como atividades desportivas no âmbito do município de Cidreira".</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_de_lei_050-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_de_lei_050-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a identificação da rua "5 A" no âmbito do município de Cidreira e dá outras providências".</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_051-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_051-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único ao art.2° da lei n°3177/2024, e dá outras providências."</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/projeto_de_lei_052-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/projeto_de_lei_052-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o art. 4° - A à Lei n°3251/2025".</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/projeto_de_lei_053-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/projeto_de_lei_053-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Comissão Permanente de Sindicância e Processo Administrativo Disciplinar e Especial, atribui gratificação aos seus membros, e dá outras providências."_x000D_
 (Com emenda modificativa).</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_054-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_054-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta, no âmbito do Município, a Lei Federal n°12.846, de 1° de agosto de 2013, que dispõe sobre a responsabilização administrativa e civil de pessoas jurídicas pela prática de atos contra a Administração Pública."</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_055-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_055-2025.pdf</t>
   </si>
   <si>
     <t>"Cria Conselho Municipal de Desenvolvimento Rural e de Pesca de Cidreira-COMDERP, e dá outras providências."</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_056-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_056-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Celebração de Contrato com O IPE saúde, estabelece a forma de contribuição dos servidores ativos e seus dependentes, e dá outras providências."</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_057-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_057-2025.pdf</t>
   </si>
   <si>
     <t>"Proíbe, no âmbito municipal, a utilização, queima ou soltura de fogos de artifício que produzam barulho, e dá outras providências."</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_058-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_058-2025.pdf</t>
   </si>
   <si>
     <t>"Institui Políticas Públicas de incentivo à prática de esportes na Terceira Idade."</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/projeto_de_lei_059-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/projeto_de_lei_059-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do caput do art. 1° da Lei n°2920/2022, modificado pelas Leis n°2951/2022 e n°3245/2025".</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/projeto_de_lei_060-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/projeto_de_lei_060-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo de Cidreira a firmar Termo de Contrato com o instituto de Assistência à Saúde dos servidores Públicos do Rio Grande do Sul-IPE SAÚDE, e dá outras providências."</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_061-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_061-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano Municipal de cultura de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_062-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_062-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_063-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_063-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a afetação de bem público municipal"._x000D_
 (Retirado de pauta, conforme ofício 223/2025-Executivo).</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_064-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_064-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art 2° da Lei Municipal n°3178/2024, e dá outras providências".</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/projeto_de_lei_065-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/projeto_de_lei_065-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elemento de despesa no Orçamento de 2025".</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_066-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_066-2025_.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Prosport Cidreira-Programa Municipal de incentivo ao Esporte e Paradesporto, e dá outras providências."_x000D_
 Obs: Autora apresenta 1 emenda supressiva.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/proj_de_lei_067-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/proj_de_lei_067-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o Quadriênio 2026-2029 e dá outras providências."_x000D_
 (Aprovado por 5 votos contra 3 votos).</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/projeto_de_lei_068-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/projeto_de_lei_068-2025.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art.25 da lei n°1418/2006".</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/projeto_de_lei_069-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/projeto_de_lei_069-2025.pdf</t>
   </si>
   <si>
     <t>"Adota o Diário Oficial dos Municípios do Estado do Rio Grande do Sul, instituído e administrado pela FAMURS, como veículo oficial de publicação dos atos normativos e administrativos do Município de Cidreira, e dá outras Providências."</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_070-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_070-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 2° e 3° da Lei 2770/2020, que "Institui o Agosto Lilás no Município de Cidreira e dá outras providências".</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/projeto_de_lei_071-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/projeto_de_lei_071-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Paragrafo único do art.1° da lei 2828/2021 que institui o programa REMÉDIO EM CASA".</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_072-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_072-2025.pdf</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_073-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_073-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação do Museu Municipal de Cidreira, e dá outras providências."_x000D_
 (Retirado de Pauta pelo presidente, por ser líder de Governo).</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_074-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_074-2025.pdf</t>
   </si>
   <si>
     <t>"Aumenta a quantidade dos cargos que descreve que integram o Plano de Carreira dos Servidores, e dá outras providências".</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_075-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_075-2025.pdf</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_076-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_076-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar concessão de uso de espaços públicos, mediante processo de licitação, para construção/locação ou aquisição e exploração de quiosques na beira-mar, determina o encerramento de quaisquer licenças precárias vigentes, e dá outras providências."</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_077-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_077-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no Orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_078-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_078-2025.pdf</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/projeto_de_lei_079-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/projeto_de_lei_079-2025.pdf</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_080-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_080-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no Orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_081-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_081-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar por Superavit no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/projeto_de_lei_082-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/projeto_de_lei_082-2025.pdf</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/projeto_de_lei_083-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/projeto_de_lei_083-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar por superavit no Orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/projeto_de_lei_084-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/projeto_de_lei_084-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar por Excesso de Arrecadação no Orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/projeto_de_lei_085-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/projeto_de_lei_085-2025.pdf</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/projeto_de_lei_086-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/projeto_de_lei_086-2025.pdf</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_087-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_087-2025.pdf</t>
   </si>
   <si>
     <t>"Inclui Programa e ação no PPA-Plano Plurianual 2022-2025 e na Lei de Diretrizes Orçamentárias de 2025, abre crédito adicional especial no Orçamento 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/projeto_de_lei_088-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/projeto_de_lei_088-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre  a Política Municipal de Práticas Integrativas e Complementares e de Educação Popular em Saúde (PMPICEPS) no âmbito do município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/projeto_de_lei_089-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/projeto_de_lei_089-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do novo auditório municipal do prédio da Secretaria Municipal de Educação e Cultura de Cidreira (SMEC) Professor Guido Nelson Weiss e dá outras providências.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_090-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_090-2025.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis municipais n°3235/2025 e n°599/1997 acrescendo a proibição de denominação a prédios públicos inexistentes".</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/projeto_de_lei_091-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/projeto_de_lei_091-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder direito de uso do imóvel público denominado Estádio Municipal Antônio Sessim, e dá outras providências".</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_092-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_092-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca da implantação de código QR em todas as placas de obras públicas municipais para leitura e fiscalização eletrônica."</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_de_lei_093-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_de_lei_093-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar por Excesso de Arrecadação no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/projeto_de_lei_n094-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/projeto_de_lei_n094-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026"._x000D_
 (Emenda Modificativa, Aceita por 5x3)</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/projeto_de_lei_095-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/projeto_de_lei_095-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no Orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_n096-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_n096-2025.pdf</t>
   </si>
   <si>
     <t>"Suprime o parágrafo único e acrescenta §1° e §2° ao artigo 34 da Lei n° 1418/2006, e dá outras providências".</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_n097-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_n097-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Fórum Municipal de Educação-FME do município de Cidreira e dá outras providências".</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/projeto_de_lei_n098-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/projeto_de_lei_n098-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a gestão democrática do ensino público no Município de Cidreira e dá outras providências".</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_n_099-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_n_099-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Caput do art.4° da Lei 3202/2024".</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/projeto_de_lei_n100-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/projeto_de_lei_n100-2025.pdf</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_n101-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_n101-2025.pdf</t>
   </si>
   <si>
     <t>"Prorroga a vigência da Lei Municipal n°2.154/2015, que institui o Plano Municipal de Educação-PME do Município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_de_lei_n102-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_de_lei_n102-2025.pdf</t>
   </si>
   <si>
     <t>"Prorroga a vigência da Lei Municipal n°3251/2025, que instituiu o Programa de Recuperação de Créditos 2025, denominado "EM DIA COM CIDREIRA, CONSTRUINDO UM FUTURO DIFERENTE".</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_de_lei_n103-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_de_lei_n103-2025.pdf</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/projeto_de_lei_n104-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/projeto_de_lei_n104-2025.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Cidreira o mês Dezembro Verde".</t>
   </si>
   <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>"Altera disposições da Lei Municipal n°2880/2021 que dispõe sobre a proibição, apreensão e destinação de animais soltos ou amarrados nas vias públicas municipais, e dá outras providências".</t>
+  </si>
+  <si>
     <t>2238</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/projeto_de_lei_n106-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/projeto_de_lei_n106-2025.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n°3146/2024 que promoveu alterações na Lei 2430/2017, e dá outras providências."</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/projeto_de_lei_n107-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/projeto_de_lei_n107-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a utilização da infraestrutura de mobilidade urbana do município de Cidreira para exploração do serviço de compartilhamento de bicicletas  elétricas e equipamentos elétricos autopropelidos individuais (patinetes elétricos e outros), com ou sem estação física, por meio de plataforma tecnológica gerida por empresas credenciadas, em vias e logradouros públicos, e dá outras providências."</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_n108-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_n108-2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para Revisão Geral Anual da remuneração dos servidores do Poder Executivo e do poder Legislativo, extensiva aos proventos de inatividade e das pensões, e dá outras providências."</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2242/mensagem_n077-2025_merged_2.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2242/mensagem_n077-2025_merged_2.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do município de Cidreira para o exercício financeiro de 2026."</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_de_providencias_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_de_providencias_001-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza de Valo localizado no Parque IV, nas proximidades da Colônia dos Metalúrgicos</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1760/pedido_de_providencias_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1760/pedido_de_providencias_002-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o trabalho de capina e retirada do lixo nos fundos da colônia da policia rodoviária que fica na Av. Alfredo Pedro, ao lado da EMEI Tio Jorge Calderon.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/pedido_de_providencias_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/pedido_de_providencias_003-2025.pdf</t>
   </si>
   <si>
     <t>Para ser feito os reparos na ponte que passa na rua 10 (Jorge Moises Rio Branco Gil), sentido centro-bairro, entre números 3865 e 3902, descida da 46 (Parque X) , Bairro Nazaré.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/pedido_de_providencias_004-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/pedido_de_providencias_004-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação da Rua em torno de 50m e limpeza de capina e retirada de lixo, na rua Tulipa , n° 2006- Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/pedido_de_providencias_005-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/pedido_de_providencias_005-2025.pdf</t>
   </si>
   <si>
     <t>Termino do calçamento da Rua dos Metalúrgico que seja realizado a conclusão do calçamento nos n° 479 ate o n° 687</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_de_providencias_006-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_de_providencias_006-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rua Sabia com Gerânio</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/pedido_de_providencias_007-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/pedido_de_providencias_007-2025.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade da Av. Giacomo Carniel , entrando na Podalirio , dando sequencia ate a rua 22.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/pedido_de_providencias_008-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/pedido_de_providencias_008-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza de capina e retirada do lixo e entulhos no final da Rua Tulipa, tendo como referencia o n° 2006 -Bairro Costa do Sol</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/pedido_de_providencias_009-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/pedido_de_providencias_009-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a retirada de entulhos, onde teve acidente de carros, deixando restos de postes quebrados no canteiro central na rua Giacomo Carniel , tendo como referencia Pousada Chalé.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/pedido_de_providencias_010-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/pedido_de_providencias_010-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza da Praça situada na Rua Parque Osorio Duque Estrada, Bairro Salinas (Rua da Plataforma de pesca)</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/pedido_de_providencias_011-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/pedido_de_providencias_011-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza do Eco Ponto , refazer os muros na volta</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/pedido_de_providencias_012-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/pedido_de_providencias_012-2025.pdf</t>
   </si>
   <si>
     <t>Solicito o levantamento com aterro e pedra irregular do embocamento na rua 8 , esquina João Neves.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/pedido_de_providencias_013-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/pedido_de_providencias_013-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam feitos os reparos necessários na pavimentação, bem como a limpeza de capina e desentupimento de bueiros na Avenida Podalírio  Machado, do Bairro Nazare, tendo como referencia o n° 492 no sentido Beira Mar.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/pedido_de_providencias_014-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/pedido_de_providencias_014-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a retirada de entulhos e limpeza de capina no terreno na Avenida Italia, esquina com a Avenida Mostardeiro, tendo como referencia a Madeireira São Jorge.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/pedido_de_providencias_015-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/pedido_de_providencias_015-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Manutenção nas Vias , Poda de Arvores e Verificação de Iluminação Publica no Bairro Estancia da Lagoa.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/pedido_de_providencias_016-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/pedido_de_providencias_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza , Manutenção dos Valos e Possibilidade de Encanamento  para Direcionamento ao Canal Existente, no Bairro Estancia da Lagoa.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/pedido_de_providencia_017-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/pedido_de_providencia_017-2025.pdf</t>
   </si>
   <si>
     <t>Solicito as seguintes providencias, a limpeza de capina, remoção de lixo e entulhos no terreno na rua Antônio Caetano de Fraga ,esquina com a rua João Moises Rio Branco</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/pedido_de_providencia_018-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/pedido_de_providencia_018-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a limpeza e reparos das tampas de bueiros quebrados e meio - fio das calçadas, na rua Osvaldo Aranha , nos dois sentidos da via, tendo como referencia a igreja católica ate a esquina onde fica o parque de diversão.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>Jurê Borges</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_019-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_019-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina na Rua Jorge Moises Gil (ex rua 10) ao lado no n° 3454 "Viela"</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/pedido_de_providencias_020-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/pedido_de_providencias_020-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama e limpeza, do canteiro central na Avenida Mostardeiro da divisa do Balneário Pinhal ate a esquina com a Rua Tangára.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/pedido_de_providencias_021-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/pedido_de_providencias_021-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feito a recuperação da Rua João Neves no trecho da Avenida Fausto Borba ate a rua Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/pedido_de_providencias_022-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/pedido_de_providencias_022-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feito a recuperação da Rua Quarenta e Seis no trecho da Avenida Fausto Borba Prates ate a Rua Aparício Brandino de Oliveira.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/pedido_de_providencias_023-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/pedido_de_providencias_023-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e capina na Rua Podalírio Machado trecho compreendido entre RS 784 ate RS 786.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_providencias_024-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_providencias_024-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que sejam feitos os trabalhos de capina e limpeza na Rua Ajaecir Nunes da Silveira (antiga rua 9) , bairro Nazaré , tendo como referencia o n° 4873.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/pedido_de_providencias_025-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/pedido_de_providencias_025-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e capina na Rua 08, trecho compreendido entre Podalirio Machado e Av. R</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/pedido_de_providencias_026-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/pedido_de_providencias_026-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Levantamento de embocamento da Rua 10 esquina com a Calábria.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/pedido_de_providencias_027-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/pedido_de_providencias_027-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que sejam feitos os trabalhos de capina e limpeza na Avenida O Podalirio Machado, esquina com Avenida Alfredo Pedro da Silva, tendo como referencia o Mercado Ju.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/pedido_de_providencia_028-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/pedido_de_providencia_028-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e capina na Rua 16, trecho compreendido entre a Rua 40 ate a ERS 784</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/pedido_de_providencia_029-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/pedido_de_providencia_029-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza, capina e reforma da praça, trecho compreendido entre quarentão formados pela Rua 40, Av. N e Rua 13. próximo ao supermercado do Timm.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_030-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_030-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de Grama e limpeza na Rua Av. dos Pardais.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_031-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_031-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Capina e Limpeza em torno do Cidreira Paria Clube-CPC.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_providencias_032-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_providencias_032-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feita a retirada de entulhos e limpeza de capina no terreno situado na rua do ferro-velho, tendo como referência esquina com a rua  dezesseis e rua dezessete, bairro Chico Mendes.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/pedido_de_providencias_033-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/pedido_de_providencias_033-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja encaminhada aos órgãos competentes para estudo e possível isolamento da área ao redor do prédio CPC, localizado na Rua Osvaldo Aranha, n° 2878.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/pedido_de_providencias_034-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/pedido_de_providencias_034-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama, e capina na Avenida Lupicínio Rodrigues.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_providencia_035-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_providencia_035-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Rua Idalino Ferreira Fraga, do numero 509 ate 365, entre as ruas av. C ate o Parque I , que seja colocado saibro e posteriormente, seja patrolado.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/pedido_de_providencia_036-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/pedido_de_providencia_036-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolado e colocado saibro à Rua Francisco Antônio de Melo, do numero 587 ate 780, entrada pela Rua Parque I.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/pedido_de_providencia_037-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/pedido_de_providencia_037-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Levantamento da Rua 21, trecho compreendido do n° 3531 ate a Rua 41.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/pedido_de_providencia_038-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/pedido_de_providencia_038-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Colocação de saibro na Rua 18, da Travessa Chico Mendes ate o final da via.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/pedido_de_providencia_039-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/pedido_de_providencia_039-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama, limpeza do canteiro Central da Avenida Fausto Borba Prates trecho compreendido da Rua Calábria ate a Itália.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/pedido_de_providencia_040-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/pedido_de_providencia_040-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Retirada de galhos, lixo na esquina da Travessa Chico Mendes ao lado do Ginásio de Esportes na Rua 11.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/pedido_de_proviencia_041-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/pedido_de_proviencia_041-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Limpeza e capina na rua 10 trecho compreendido entre a Av. R até a rua 46.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_providencia_042-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_providencia_042-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Limpeza geral no Parque 8, em Salinas, no trecho compreendido entre a Rua Valdir Azevedo, Rua Altemar Dutra e a Avenida Nordeste.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/pedido_de_proviencia_043-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/pedido_de_proviencia_043-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Patrolamento e nivelamento da via no prolongamento da Rua Lídia Saraiva, no trecho compreendido entre a Rua 13 e a Rua 14.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/pedido_de_proviencia_044-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/pedido_de_proviencia_044-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Levantamento de embocamento na esquina da 13 com a Lídia Saraiva.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/pedido_de_proviencia_045-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/pedido_de_proviencia_045-2025_.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicito que seja feita a limpeza do valão existente no Parque Três F, em Salinas e o conserto da ponte de pedestres localizado na rua Dalva de Oliveira na confluência com o mesmo Parque.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_providencia_046-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_providencia_046-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Limpeza, capina e concertos da praça, localizada na Praça Hilda Franklin esquina (Antiga Av "S") esquina com a Rua Nossa Senhora Aparecida (Antiga rua 11)</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/pedido_de_providencia_047-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/pedido_de_providencia_047-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicito operação de manutenção viária com serviços de recomposição de pavimento na Rua Julio Bruneli no trecho entre a Rua Mostardeiro e a Rua 12.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/pedido_de_providencia_048-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/pedido_de_providencia_048-2025.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicita operação de manutenção viária com serviços de recomposição do pavimento, na rua Santos Vidarte trecho compreendido entre a Osvaldo Aranha e a Avenida Fausto Borba Prates.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>Assunto: Limpeza e capina na rua 09 trecho compreendido entre a Rua Podalirio Machadoa ate Av.R.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/pedido_de_providencias_050-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/pedido_de_providencias_050-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama na Avenida Fausto Borba Prates trecho compreendido entre a Giacomo Carniel ate o posto de Saúde Farol</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/pedido_de_providencias_051-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/pedido_de_providencias_051-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Capina, limpeza em geral e manutenção do asfalto na rua Padre Rés trecho compreendido entre a Avenida Fausto Borba Prates até a rua 2 Bairro Nazaré.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/pedido_de_providencias_052-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/pedido_de_providencias_052-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza na Av. Fausto Borba Prates, em frente ao n° 1900, no bairro Chico Mendes</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/pedido_de_providencia_053-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/pedido_de_providencia_053-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção da pavimentação asfáltica na Rua Senhor Teixeira, no trecho compreendido entre a Rua 8 e a Rua 12.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/pedido_de_providencia_054-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/pedido_de_providencia_054-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção com asfalto no trecho da rua Giácomo Carniel da rotula de entrada até o bar azul.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencia_055-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencia_055-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza com capina, limpeza de boca de lobo, na rua dos Metalúrgicos entre a rua Calábria até o Parque IV.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/pedido_de_providencia_056-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/pedido_de_providencia_056-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção de asfalto na rua da Travessa do ginásio, trecho compreendido entre a rua Fausto Borba Prates até a Avenida Nordeste ao lado do ginásio da escola Marcílio Dias.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/pedido_de_providencias_57-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/pedido_de_providencias_57-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama e limpeza de viela trecho compreendido entre a Avenida R e a Podalírio de Souza Machado, viela está entre a rua 8,9,10,11,12.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/pedido_de_providencias_58-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/pedido_de_providencias_58-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita-se capina e limpeza Rua 8, no trecho compreendido entre a Rua Lídia Saraiva e a Rua Calábria.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_providencias_59-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_providencias_59-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita-se o nivelamento da via, limpeza geral e a retirada de materiais descartados de forma irregular na Rua do Ferro Velho, situada no bairro Chico Mendes, na esquina com a Rua 14.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_providencias_60-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_providencias_60-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que sejam alinhados os canos e tapado após os reparos necessários. Descida da Avenida c/Beira Mar Bairro, Ildo Meneghette.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencias_61-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencias_61-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada, com urgência, a limpeza do valão localizado na Rua Cauby Aracauna da Silveira, tendo como referência o número 2764, no bairro Nazaré.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/pedido_de_providencia_n062-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/pedido_de_providencia_n062-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Conserto de boca de lobo na Avenida Fausto Borba Prates, esquina com Giácomo Carniel.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/pedido_de_providencia_n063-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/pedido_de_providencia_n063-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama e limpeza na Avenida D Bairro Hildo Menegueti</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/pedido_de_providencia_n064-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/pedido_de_providencia_n064-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: limpeza em geral entorno do estádio, da escola Herlita.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_providencia_n065-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_providencia_n065-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: solicito que seja feita a limpeza na praça localizada na Rua Nossa Senhora Aparecida, (antiga rua 12) com a Av. S. Bairro Salinas.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1981/pedido_de_providencia_n066-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1981/pedido_de_providencia_n066-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que sejam feitos os devidos reparos nas duas bocas de lobo frente ao ginásio da Ildo Meneghette no bairro Ildo Meneguette.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/pedido_de_providencia_n067-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/pedido_de_providencia_n067-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que sejam feitos os devidos reparos nas duas bocas de lobo na Rua Osvaldo Aranha com o Parque I no bairro Ildo Meneghette.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/pedido_de_providencia_n068-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/pedido_de_providencia_n068-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita manutenção com asfalto na Rua União, no trecho compreendido entre a Avenida Central e a Rua 13.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/pedido_de_providencia_n069-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/pedido_de_providencia_n069-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que sejam colocadas lixeiras em frente às lancherias localizadas nas proximidades do Posto de Saúde 24 horas Eva Dias de Melo.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/pedido_de_providencia_n070-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/pedido_de_providencia_n070-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que sejam realizados os serviços de capina e limpeza urbana na Rua Gerânio, tendo como ponto de referência o número 1050, localizado no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/pedido_de_providencia_n071-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/pedido_de_providencia_n071-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e capina na rua 08 trecho compreendido entre a rua Podalírio Machado até Av.R</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/pedido_de_providencias_072-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/pedido_de_providencias_072-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que se faça a manutenção da Rua Cauduro, Entre a Rua Osvaldo Aranha até Bezerra de Menezes.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/pedido_de_providencias_073-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/pedido_de_providencias_073-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza em geral na Rua 9 entre a Calábria e atravessa Chico Mendes.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2007/pedido_de_providencias_074-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2007/pedido_de_providencias_074-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção com asfalto, na Avenida Fausto Borba Prates, entre a Rua Julio Brunelli até a rua Calábria.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/pedido_de_providencias_075-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/pedido_de_providencias_075-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja realizada a desobstrução da rua Valdir Azevedo.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_076-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_076-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: limpeza e manutenção na descida para o mar na rua Falcão com a Azaleia.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/pedido_de_providencias_n77-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/pedido_de_providencias_n77-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Conserto de boca de lobo da rua 40 da esquina da Fausto Borba Prates.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/pedido_de_providencias_n78-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/pedido_de_providencias_n78-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção com asfalto, na rua Jorge Moisés Rio Branco Gil na esquina do estacionamento do Asun até a rua Senhor Teixeira.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencias_n79-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencias_n79-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolada e posteriormente seja colocado saibro na Rua Idalino Ferreira Fraga entre a Av. C e a Rua Tangara</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/pedido_de_providencias_n80-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/pedido_de_providencias_n80-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e manutenção do Cemitério das Pitangueiras.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/pedido_de_providencias_081-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/pedido_de_providencias_081-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolado e colocado saibro na rua Lídia Silveira Saraiva, entre a Rua 14 L e a Rua Padre José Caruzo.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/pedido_de_providencias_082-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/pedido_de_providencias_082-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolada e posteriormente seja colocado saibro nas esquinas das seguintes ruas com a ERS 784, Ruas Olavo F. De Melo, rua Francisca Custódia Merêncio, rua vinte e um e rua Paulo Roberto Silva Santos. Bairro Antena.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/pedido_de_providencias_083-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/pedido_de_providencias_083-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Manutenção e corte de grama na Capela Mortuária e seu entorno ( Rua 16, n°1624).</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/pedido_de_providencias_084-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/pedido_de_providencias_084-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de levantamento e nivelamento da Rua Sábia, trecho completo, do início ao final da via, incluindo a descida para a praia.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/pedido_de_providencias_085-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/pedido_de_providencias_085-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza com capina na rua 8 da esquina da rua 40 até Santos Vidart.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/pedido_de_providencias_086-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/pedido_de_providencias_086-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitando manutenção urgente na Rua Lírio, no trecho compreendido entre a Rua Tangará e a Avenida C.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/pedido_de_providencia_087-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/pedido_de_providencia_087-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a realização da recapagem asfáltica da Avenida Alfredo Pedro, no bairro Parque dos Pinos, nas proximidades das escolas, diante das atuais condições da via.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/pedido_de_providencia_088-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/pedido_de_providencia_088-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a realização da recapagem asfáltica na Avenida O Podalírio Machado, especialmente nos trechos de entroncamento com a Avenida Giácomo Carniel e com a Avenida Alfredo Pedro da Silva.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/pedido_de_providencia_089-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/pedido_de_providencia_089-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a realização da recapagem asfáltica na Avenida Júlio Bruneli, no trecho de entroncamento com a Avenida Mostardeiro e a Avenida Fausto Borba Prates.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/pedido_de_providencia_090-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/pedido_de_providencia_090-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito limpeza e capina na rua 4 rua dos Metalúrgicos, Trecho entre a rua Júlio Brunnelli até o Parque 4, atrás do CAE.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/pedido_de_providencias_091-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/pedido_de_providencias_091-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que se faça o reparo com asfalto, na Avenida Central, trecho entre a União, até esquina João Neves.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/pedido_de_providencias_092-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/pedido_de_providencias_092-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita-se a realização de reparo com asfalto, bem como a limpeza completa da via na Rua Getúlio Vargas, no trecho compreendido entre a esquina com a Rua Julio Brunelli até a esquina com a Rua Lídia Silveira Saraiva.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/pedido_de_providencias_093-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/pedido_de_providencias_093-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama e limpeza na rua Cauby Aracauna da Silveira, antiga rua 12 no bairro Chico Mendes.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/pedido_de_providencias_094-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/pedido_de_providencias_094-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e manutenção da Avenida Calábria, a partir da rua Padre Jose Caruso até a Av. Mostardeiro.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/pedido_de_providencias_095-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/pedido_de_providencias_095-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Corte de grama e limpeza na Rua Padre José Caruso e tapar os buracos da via, antiga rua 13, no Bairro Chico Mendes.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/pedido_de_providencia_n096-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/pedido_de_providencia_n096-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Conserto de boca de lobo na esquina da Rua Santos Vidart com a Avenida Central, no retorno da Avenida Central com a Rua Santos Vidart.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/pedido_de_providencia_n097-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/pedido_de_providencia_n097-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolado e colocado saibro à Rua Margarida, do número 1872 entre a Papagaio e a Quero-Quero, Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/pedido_de_providencias_098-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/pedido_de_providencias_098-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza e capina na rua Antônio Alves dos Santos trecho compreendido entre a rua Vinícios de Moraes até o final da rua, no bairro de Salinas neste município.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/pedido_de_providencias_n099-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/pedido_de_providencias_n099-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a reposição do asfalto na Rua Getúlio Vargas, no trecho compreendido entre a Rua João Neves e a Avenida Cidreira.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/pedido_de_providencias_n100-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/pedido_de_providencias_n100-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a reposição do asfalto na Rua João Neves, no trecho compreendido entre a Avenida Central e a Rua Osvaldo Aranha.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/pedido_de_providencias_n101-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/pedido_de_providencias_n101-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolado e colocado saibro na Rua Idalino Ferreira Fraga, entre a avenida C e a Parque I no Bairro Ildo Meneghette.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/pedido_de_providencias_n102-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/pedido_de_providencias_n102-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja realizada a manutenção da Rua João Cristiano Scheffer Bairro Centro. _x000D_
 Entrada dos Ônibus da empresa Palmares.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolado e colocado saibro na rua 19 entre o beco que da rua 18 Bairro Antena.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/pedido_de_providencias_104-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/pedido_de_providencias_104-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja colocado saibro na Rua Papoula com a Rua Cisne e a Av. dos Pardais e na Papoula sentido a Rua Canario, Bairro Costa do sol.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>105</t>
-[...2 lines deleted...]
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/pedido_de_providencias_105-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/pedido_de_providencias_105-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja colocado saibro na Rua Orquídea entre a Cisne e a Canario, bairro Costa do Sol.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/pedido_de_providencia_106-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/pedido_de_providencia_106-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Cumprimento integral da Lei Municipal n° 2641/2019- adicional de insalubridade de 30%.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/pedido_de_providencia_107-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/pedido_de_providencia_107-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita reparos com asfalto na Rua João Neves, no trecho compreendido entre a esquina da Avenida Mostardeiro até a Avenida Nordeste.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/pedido_de_providencia_108-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/pedido_de_providencia_108-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita que seja realizado o conserto na ponta da Rua Calábria, na descida para a beira-mar.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/pedido_de_providencias_109-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/pedido_de_providencias_109-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a limpeza e capina na Rua Silveira Martins e no trecho do cruzamento com a Avenida O Podalírio Machado, onde ocorre a feira de hortifruti e produtos coloniais realizada todos os sábados.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/pedido_de_providencias_110-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/pedido_de_providencias_110-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita manutenção com reposição de asfalto na rua Benedito Lacerda, no trecho compreendido entre a RS-784 a Rua Waldir Azevedo.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/pedido_de_providencias_111-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/pedido_de_providencias_111-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza da calçada no terreno onde sairá o Centro de Educação na Rua Osvaldo Aranha deste Município.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pedido_de_providencias_112-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pedido_de_providencias_112-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a colocação de saibro na Rua 10, n°565 (como referência), no Bairro Chico Mendes.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pedido_de_providencias_113-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pedido_de_providencias_113-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a colocação de saibro na Rua 19, no Bairro Antena.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pedido_de_providencias_114-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pedido_de_providencias_114-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza da rua Aparício Brandino de Oliveira ex rua 15 trecho compreendido da rua 40 até a Podalírio Machado deste Município.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pedido_de_providencias_115-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pedido_de_providencias_115-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito manutenção e reparos nas passarelas à Beira-Mar, no trecho compreendido entre a Rua Maestro Mendanha até a divisa de Pinhal.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pedido_de_providencias_116-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pedido_de_providencias_116-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito patrolamento e ensaibramento da Rua 1, no trecho compreendido entre a Avenida C e até os fundos da Escola Hildo Meneghetti.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pedido_de_providencia_117-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pedido_de_providencia_117-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja patrolado e colocado saibro na Rua Parque I, entre a avenida Mostardeiro are a Rua Francisco Antonio de Mello Bairro Ildo Meneguette.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pedido_de_providencias_119-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pedido_de_providencias_119-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a realização de limpeza geral na Rua Ajaecir Nunes da Silveira, na altura do n°1856, esquina com a Rua Calábria, entrada do Bairro Chico Mendes.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/pedido_de_providencias_120-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/pedido_de_providencias_120-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza com capina, na rua Assis Brasil trecho entre a rua Cauduro até a Santos Vidart.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/pedido_de_providencias_121-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/pedido_de_providencias_121-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a realização de serviços de limpeza e capina em todo o bairro Salinas.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/pedido_de_providencias_122-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/pedido_de_providencias_122-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a limpeza, capina e colocação de saibro na Rua Paulo Roberto Silva Santos (Rua 22), Beco Um e Beco Dois, no bairro Parque dos Pinos.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/pedido_de_providencias_123-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/pedido_de_providencias_123-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza do Valo, canalização além de reparos nas bocas de lobo, localizado no Parque IX, na rua Aparício Brandino de Oliveira até a lateral da Escola Tio Jorge Calderon com a rua Alfredo Pedro.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pedido_de_providencias_124-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pedido_de_providencias_124-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a manutenção com asfalto na Rua 44, no trecho compreendido entre a RS 786 até a Rua 1A.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/pedido_de_providencias_125-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/pedido_de_providencias_125-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a capina e limpeza da Rua 4 (ou Rua dos Metalúrgicos), no trecho compreendido entre a Avenida C até a esquina Rua Tangará.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/pedido_de_providencia_126-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/pedido_de_providencia_126-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizado o conserto dos pergolados de madeira e dos meios-fios que estão quebrados, na Avenida Mostardeiro, no trecho compreendido entre a Concha Acústica até esquina da Rua Júlio Brunelli.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/pedido_de_providencia_127-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/pedido_de_providencia_127-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Campo de Futebol da Praça da Anvercol</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pedido_de_providencia_128-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pedido_de_providencia_128-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Iluminação do campo de futebol da praça da Amvercol</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/pedido_de_providencia_n129-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/pedido_de_providencia_n129-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feita a retirada dos entulhos provenientes da limpeza realizada na volta do valo, no Parque IV, os quais ainda não foram recolhidos.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pedido_de_providencia_n130-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pedido_de_providencia_n130-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja patrolado o trecho do acostamento da RS-784, compreendido entre a Rua 22 e a Avenida Alfredo Pedro da Silva, na chegada do município.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pedido_de_providencias_n131-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pedido_de_providencias_n131-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja Patrolado e colocado saibro do n°2733 até n°2991 na rua Alfredo Pedro da Silva, no bairro parque dos pinos.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pedido_de_providencia_132-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pedido_de_providencia_132-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada uma limpeza geral na Orla Marítima, no trecho compreendido entre a esquina da Rua Maestro Medanha até a divisa com o município de Balneário Pinhal.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pedido_de_providencia_133-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pedido_de_providencia_133-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a limpeza completa da Rua Osvaldo Aranha, com retirada da areia acumulada, no trecho compreendido entre a esquina da Rua Giácomo Carniel até a Rua Podalírio Machado, em toda a sua extensão.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2203/pedido_de_providencia_134-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2203/pedido_de_providencia_134-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que retire entulhos de moveis velhos e caliça na Rs 786 na altura do km 3 bem na entrada de Cidreira.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2204/pedido_de_providencia_135-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2204/pedido_de_providencia_135-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feito o conserto das passarelas do Parque 3F</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2208/pedido_de_providencias_136-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2208/pedido_de_providencias_136-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza, manutenção e corte de grama na praçinha do bairro Costa do Sol (esquina da Av. dos Pardais com a Av. Mostardeiro).</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2209/pedido_de_providencias_137-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2209/pedido_de_providencias_137-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita a realização de melhorias nas estradas da ERS-784 que dão acesso ao bairro Parque dos Pinos, no trecho que se estende até a Avenida Podalírio Machado.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pedido_de_providencias_138-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pedido_de_providencias_138-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Limpeza, corte de grama e manutenção na praçinha do bairro Nazaré, descida da imobiliária Farol em direção ao mar (esquina da Rua Silveira Martins com Av. Nazaré).</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pedido_de_providencias_139-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pedido_de_providencias_139-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a reposição do asfalto na Rua João Neves, no trecho entre a Avenida Central e a Avenida do Arroio.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/pedido_de_providencias_140-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/pedido_de_providencias_140-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a manutenção da passarela, bem como a limpeza e retirada de areia na Rua Cisne, no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/pedido_de_providencias_n141-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/pedido_de_providencias_n141-2025_.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a limpeza com capina na Rua 8, no trecho compreendido entre a Rua Santos Vidart até a Rua Senhor Teixeira.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/pedido_de_providencias_n142-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/pedido_de_providencias_n142-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja realizado a manutenção do acesso à rampa para cadeirantes à beira mar na rua Cisnei, Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_001-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo que se faça cumprir a "Regulamentação no município de Cidreira a Lei Federal n° 13.935, de 11 de dezembro de 2019 que dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes publicas de educação básica"</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_002-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo que se faça cumprir a Lei n° 2754/2020 "INSTITUI A CAMAPANHA DENUNCIE DESCARTE IRREGULAR DE RESIDUOS."</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_003-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado câmeras de monitoramento em locais onde há maior vulnerabilidade e reincidência no descarte irregular de resíduos de todas as classes, de preferencia no estádio onde se acumula o maior lixão a céu aberto em nosso município.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo , que encaminhe ao Comando do Corpo de Bombeiros/Operação Golfinho , a solicitação de guarnição e guarita salva-vidas, aos finais de semana e feriados, na prainha da lagoa da fortaleza (TUIA)</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_005-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo que encaminhe ao Comando do Corpo de Bombeiros/Operação Golfinho a solicitação de uma guarnição e guarita no local a frente do Hotel Castelo beira mar.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_006-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Fazer o levantamento topográfico e também o levantamento com pedras irregular.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>Vaga de estacionamento, solicito que seja implantado na Avenida Fausto Borba Prates, estacionamento oblíquo junto ao canteiro central , na proximidade da esquina da Rua Santos Vidart ate o quartel do corpo de bombeiros.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_008-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do poder Executivo Municipal assim como o secretario municipal de obras e meio ambiente, que faça a contenção com galhos na Rua Valdir Azevedo próximo ao n° 1901 e também na rua Maestro Medanha da esquina da Altemar Dutra ate a esquina a descida beira mar.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_009-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do poder Executivo a implementação de um sistema de plantão rotativo 24 horas para as farmácias no município de Cidreira.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_010-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_010-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Executivo que seja feita a pavimentação, em torno de 50 metros , ao final da rua Tulipa, tendo como referencia o n° 2006, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_011-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para a criação de espaços pet-friendly nas praças do município, com destaque para o Calçadão Kanitã.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_012-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de banheiros públicos de alvenaria em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_013-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo o termino do calçamento com pedras irregulares da Rua dos Metalúrgicos, no bairro Costa do Sol, iniciando no n° 479 ate o n° 687</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_014-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo que seja colocado redutores de velocidade, catadióptricos na Av. Podalirio Machado, na altura da Parça Asuncion Romacho e o Mercado Ju.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_015-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo que seja realizado o levantamento da Rua Gerânio entre os n°1753 e n° 1914 entre a Rua Papagaio e Quero-quero.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_016-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo , aterramento para a subir o nível do córrego do Parque X na localidade aqui em questão "Parque X" entre as ruas 08,09,10 e 11, encontra-se um córrego a céu aberto abaixo da altura da RS 786 (Avenida Fausto Borba Prates).  Solicito atenção da Secretaria de Obras para que diminua a largura em sua extensão e aumente (com aterramento) o nível do solo e subindo o mesmo, aconteça o escoamento da agua ate a canalização que se faz necessário.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_017-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de regulamentação da prioridade no atendimento para pessoas com Transtorno do Espectro Autista (TEA) dentro dos grupos prioritários em Cidreira.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_018-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos e implementação da reclassificação salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_019-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do poder Executivo para ser refeito o asfaltamento da Rua Julio Brunelli trecho compreendido entre Avenida Fausto Borba Prates e Avenida Mostardeiro</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo levantamento de Rua na Nossa Senhora Aparecida iniciando do numero 2847 ate a rua 46, Nazare Cidreira.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_021-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>Fazer levantamento Topográfico e colocação de aterro, pedra irregular Rua 11, Parque X ate a esquina 46. bem como medidas para solucionar o problema de acumulo de agua no local._x000D_
 Retirada de pauta pelo autor.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_022-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>Fazer levantamento Topográfico e colocação de meio fio, pedra irregular Rua 16 do n° 2510 ate a esquina 46.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_023-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Colocação de tachões na Avenida C n° 230, esquina com Osvaldo Aranha.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_024-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>Fortalecimento da Festa de Iemanjá como Evento Oficial de Cidreira, com Integração das Secretarias e Captação de Recursos para Desenvolvimento Turístico e Cultural.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_025-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo que se faça cumprir a Lei Municipal n° 1281/2005 "Dispõe sobre as normas de cadastramento de veículo de tração animal e da outras providencias" e a lei Municipal n° 1301/2005 "Autoriza o Poder Executivo Municipal a instituir o programa Carroceiro cidadão e da outras providencias"</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_026-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Levantamento da Rua Nossa Senhora Aparecida , do numero 156 ao 326, visando a análise das condições estruturais e a necessidade de melhorias na via.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que encaminhe ao Comando de Corpo de Bombeiro/Operação Golfinho, a solicitação de guarnição e guarda vidas, nas guaritas 189 e 190.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_028-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que se crie um Departamento do Bem estar Animal vinculando a Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_029-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que se faça cumprir a Lei Municipal n° 2710/2019 "Dispõe sobre o controle de Mormo e Anemia infecciosa Equina no município de Cidreira e da outras providencias."</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_030-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo , que estruture com placas indicativas e informações referentes a periculosidade de áreas denominada "Lagoa da Fortaleza (3° prainha TUIA) "</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_031-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo , para ser feito o levantamento na Rua Nossa Senhora Aparecida (ex rua 11), no trecho compreendido 2388 ate a esquina da RS 784, deste município.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_032-2025_.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_032-2025_.pdf</t>
   </si>
   <si>
     <t>Assunto: Fazer o levantamento topográfico e levantamento de Rua, recolocação de pedras Irregular com meio fio, Rua Osvaldo Aranha da esquina da Av Giacomo Carniel ate a Rua Podalirio Machado.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_033-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Pavimentação com PVS e drenagem com tubos de concreto da Rua - Podalirio Machado , trecho entre a Avenida Fausto Borba Prates ate a Rua Osvaldo Aranha.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_034-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja construída bocas de lobo entre os n° 1963 ate 2145 na Avenida Mostardeiro sentido a Balneário Pinhal entre as Av. dos Pardais e a Rua Falcão.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_035-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja construída boca de lobo na Rua Azaleia, com a Rua Garça , sentido ao mar, e a canalização do valão que esta ao ar livre.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_036-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja construída boca de lobo na Av. Mostardeiro , entre os n° 811 ate 911, que corra sentido a Rua Quero-quero.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_037-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo , que encaminhe a Superintendência do DAER/Osorio/RS, a solicitação de liberação ou implementação de redutores de velocidade (quebra-molas) RS784 e sinalização no local. a) Curva do Cemitério; b) Altura do KM 5 E km 6</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_038-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo , que encaminhe a a Superintendência do DAER/OSORIO/RS , a solicitação de liberação ou implementação de redutores de velocidade (quebra-molas) e sinalização no local RS 786 Interpraias Av. Fausto Borba Prates. a) Plataforma de pesca , b) frente ao posto de saúde caminhos do farol, c) 100mt da Ferragem Santos; d) Frente do Mercado Coisa Boa; e) Frente da Escola Ildo Meneghetti</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_039-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feito um pedido junto ao DAER , 16° UC/Osorio, de remoção de parte das dunas, que hoje tomam parte do acostamento e parcialmente a pista de rolamento da ERS-784, no trecho compreendido entre a antiga Rua 20 e a via de acesso ao Cantinho da Lagoa.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_040-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Ampliação da Licença Maternidade para 180 (cento e oitenta) dias das servidoras publicas municipais, do Poder Executivo.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_041-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que se construa ao lado da Farmácia Municipal, uma área coberta para o grupo FitoCidreira.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_042-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_042-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que se cumpra a Lei Municipal n° 2755/2020 "Institui a semana nacional de prevenção nacional do abuso e da exploração sexual de crianças e adolescentes"</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_043-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Levantamento topográfico, levantamento com aterro, pedra irregular meio fio na Rua Assis Brasil, trecho entre a esquina da Rua União e ate esquina da Santos Vidarte.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_044-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Continuação do calçamento da Rua 10, trecho compreendido entre o n° 1689 ao 1742.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_045-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Colocação de PVS, meio -fio e a realização da topografia da Rua 44, no trecho entre a Av. Fausto Borba Prates e a Rua 1 A.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_046-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: limpeza e cercamento do cemitério das Pitangueiras.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_047-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a revitalização de praça publica existente entre a Rua Travessa Nazaré e a rua Silveira Martins, no bairro Nazaré.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_048-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja feito o levantamento da Rua Dalva de Oliveira (antiga Rua 6-F) bairro Salinas, tendo como referencia a esquina da Rua Catulo da Paixão Cearense ate a ponte próxima á pracinha.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_049-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que sejam tomadas providencias quando ao excesso de fios pendentes e em estado precário nos postes das vias e espaços públicos do Município.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_050-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_050-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Uniforme para as Escolas Municipais.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_051-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_051-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Colocação de saibro, nivelamento da rua, reparo na iluminação pública, da Rua 22 no beco 1.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_052-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_052-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, para ser feito levantamento na rua Andorinha trecho compreendido com a Rua Begônia e a Av. Cidreira no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_053-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_053-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Fazer o levantamento topográfico, levantamento da Rua com pedra irregular e colocação de meio-fio na Rua Dona Carmela, no trecho compreendido entre a Rua Santos Vidarte e a Avenida Giacomo Carniel.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_054-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_054-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja realizado o levantamento da Rua Irapuru com pvs do numero 97 ate 2620, da Azaleia à Begônia.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_055-2025_retirado_de_pauta.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_055-2025_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>Retirado de pauta pelo autor</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_056-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_056-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Colocação de PVC e meio-fio, num trecho de mais ou menos 180mt, trecho compreendido da Rua 15 com continuação da Pavimentação da Avenida Cidreira.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_057-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja construído um abrigo de passageiros (parada de ônibus) na confluência da estrada da fortaleza com a ERS 784 (KM3).</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_058-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que encaminhe ao Secretario responsável a TROCA do poste de energia municipal, localizada em frente ao Centro Espírita  RENASCER NO CAMINHO DE LUZ , Rua Ajaecir Nunes da Silveira (antiga Rua 09) n° 5157.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_059-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_059-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que se faça a Reforma e a Limpeza do Ginásio Ildo Meneghetti, Ginásio da Chico Mendes - bairro Chico Mendes e também no Complexo Esportivo Marcilio Dias.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja realizado o levantamento de parte da Rua Jorge Moises Gil Branco entre os números 4288 até 4161, esquina com a Rua Quarenta e Seis, no Bairro Nazaré.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_061-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_061-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja realizado o levantamento da Rua Orquídea entre os números 2346 até 2195, entre a Rua Tesourinha e a Rua Sabia , no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_062-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_062-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Executivo que seja realizado o levantamento da Rua Margarida entre os números 1751 até 1848, entre a Rua Papagaio e a Rua Martins Pescador , no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_063-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_063-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo a necessidade de contribuir um abrigo de passageiros (parada de ônibus) localizada na Avenida Mostardeiro, esquina com a Avenida Cidreira, no sentido da Brigada Militar, onde circulam ônibus da linha São José.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_064-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_064-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo a necessidade de construir um abrigo de passageiros (parada de ônibus) localizada na Rua Antônio Caetano de Fraga, esquina com a Rua Carlota de Oliveira Pacheco (antiga Rua 16), no bairro Antena, sentido Beira Mar.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_065-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_065-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Colocação de pedra irregular, meio-fio levantamento topográfico da Rua 11 trecho compreendido da Travessa Chico Mendes até a Avenida Itália.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>Assunto: Sugerindo ao Executivo Municipal a instalação de playgrounds nas escolas de educação infantil e ensino fundamental (series iniciais) do município, garantindo espaços adequados para o desenvolvimento das crianças por meio do brincar.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_067-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_067-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja feita a canalização do valão localizado no bairro Salinas , Parque Três F, da ERS-786, estendendo-se até a Beira Mar.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_068-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_068-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito melhorias no acostamento da ERS-786, solicitando junto ao DAER, 16° UC/Osorio, no trecho compreendido entre a via de acesso a plataforma de pesca de cidreira até o final da área urbanizada em Cidreira.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_069-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_069-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita levantamento topográfico e recolocação de pavimentação com pedra regular e meio - fio no trecho da Avenida Manoela Braz de Lima, entre a Rua Maria José de Abreu e a Rua Catulo da Paixão Cearense.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_070-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_070-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que encaminhe a Secretaria responsável a TROCA e DESOBSTRUÇÃO dos canos que deságuam na Beira mar Rua Pedro Luis da Rocha Cipriano (antiga 2 A) final da Avenida T além do Conserto da canalização da AV.T esquina com Rua Agostinho dos Santos.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_071-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_071-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente para que , seja feito uma extensão de rede de luz na rua 21 trecho compreendido da Rua 41 ate o final.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_072-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_072-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que , seja feito o levantamento da rua 10 trecho compreendido na rua "travessa" chico mendes ate Av. Itália.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_073-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_073-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente para que , seja feito uma extensão de rede de agua na rua 21 trecho compreendido da Rua 41 ate o final.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_074-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_074-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a instalação de hastes luminárias nos dois postes localizados na rótula situada na Avenida Fausto Borba com a Rua Antônio Caetano de Fraga, tendo como ponto de referência a Imobiliária farol e a chapeação da rótula, no sentido Tramandaí.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_075-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_075-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizada a devida sinalização horizontal e vertical de faixa de pedestre na Avenida Fausto Borba, nos seguintes pontos:_x000D_
 . Em frente à Ferragem Santos;_x000D_
 . Em frente ao Mercado Coisa Boa;_x000D_
 . E em toda a rótula da via, abrangendo ambos os sentidos da avenida.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_076-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_076-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que estruture com a instalação de brinquedos adaptados para crianças com deficiências e transtorno do Espectro Autista (TEA) nas praças públicas de Cidreira.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_077-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_077-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Levantamento Topográfico, colocação de meio-fio, colocação de PVS e aterro na rua Tangará da esquina da Mostardeiro até Gerânio, dando continuidade a Rua Hortência até Margarida.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_078-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_078-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo a necessidade de construir um abrigo de passageiros (parada de ônibus) localizado na Rua Paulo Roberto Silva Santos (antiga rua 22), esquina com a Rua Quarenta e um, no bairro Parque dos Pinos.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_079-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_079-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que sejam realizados, com urgência, obras de manutenção e reparo nas tampas dos túmulos do Cemitério das Pitangueiras, localizado na zona rural do município de Cidreira.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_080-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_080-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja realizada a pavimentação da Rua Parque IV, em ambos os lados do trecho compreendido com a Avenida Mostardeiro, no sentido Beira-Mar, bem como a implantação de passarelas de acesso à praia, garantindo mobilidade, segurança e acessibilidade aos moradores e frequentadores da região.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_081-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_081-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja feita a instalação de uma academia de ginástica ao ar livre na praça Ilaine Cecília Bard Villeroy, localizada na Avenida Mostardeiro, bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_082-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_082-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja feita a instalação de uma academia de ginástica ao ar livre na Rua Podalírio Machado, na Praça Asunción Romacho, localizado no bairro Parque dos Pinos.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_083-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_083-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do poder Executivo para que, seja arrumada a rua Santos Vidart trecho compreendido da rua 18 até o final da mesma.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_084-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_084-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente para que, seja feito a troca imediata de um poste de luz da rede elétrica na rua 19 esq. com a rua 41.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_n085-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_n085-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que estruture e coloque em prática a Lei em vigor 2606/2019_x000D_
 "Institui a Campanha Oftalmologista na escola", no município de Cidreira, dispondo sobre a realização de exames oftalmológicos para alunos das escolas públicas e dá outras providências.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_n086-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_n086-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que encaminhe a secretaria responsável a solicitação de canalização e pavimentação da Esquina da Podalírio Machado com a RS 784 (Giacomo Carniel) até a altura da rua "1 A".</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_n087-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_n087-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente que seja realizada com urgência a troca do poste de luz na rua 15, no n°466 Bairro Centro.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_n088-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_n088-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo a necessidade de construir passarelas para pedestres em ambos os lados da Rua Parque 3F, No bairro Salinas, com o objetivo de garantir acesso seguro á praia.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_089-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_089-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Revisão das Leis de Cultura.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_090-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_090-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Criação do programa "Cavalo de Lata-Recolhimento Consciente", com regulamentação e incentivo aos carroceiros para descarte adequado de resíduos volumosos no município de Cidreira.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_091-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_091-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Instalação de lixeiras de madeira ao longo da faixa de areia da orla marítima de Cidreira.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_092-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_092-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Sugere ao Poder Executivo a implementação de funcionamento 24 horas da Farmácia Municipal de Cidreira.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_093-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_093-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indica ao Poder Executivo Municipal, por meio da secretaria competente, que seja realizada a recuperação asfáltica, preferencialmente com recapeamento, na Rua Ajaecyr Nunes da Silveira, no trecho compreendido entre o número 4481 (referência: Bar do Alemão) e o estacionamento do Supermercado Asun.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_094-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_094-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indica ao Poder Executivo Municipal, por meio da secretária competente, a elaboração de projeto e posterior execução de um calçadão com ciclovia na Avenida do Arroio, no trecho que se estende do número 376 até a Praça do PA 24h.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_095-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_095-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que estruture e coloque em prática a Lei em vigor 2702/2019 "Dispõe sobre a obrigatoriedade de afixação de placas com informações sobre despesas em eventos promovidos, patrocinados ou com emprego de dinheiro público e dá outras providências".</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_096-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_096-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que se cumpra a Lei n°2710-2019, Dispõe o controle do Mormo e Anemia infecciosa Equina no município de Cidreira e da outras providências.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_097-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_097-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que, seja colocada placas de identificação e pintura no chão com identificação, também em toda extensão do canteiro central na Av. Fausto Borba Prates de pedestres e ciclistas.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_098-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_098-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Colocação de quebra-molas, na Rua Ilda Franquilin, esquina com a 11, Avenida Central entre a Giácomo Carniel até a Rua João Neves.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n099-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n099-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que estruture e coloque em prática a Lei em vigor 1660/2009_x000D_
 "Autoriza o Executivo Municipal a incluir no calendário Oficial de Eventos do Município a Semana da Festa Junina de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_n100-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_n100-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que, seja feita a pintura de identificação do estacionamento oblíquo em toda extensão do canteiro central na Av. Fausto Borba Prates da rótula da igreja universal até a Rua Calábria.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_n101-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_n101-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que sejam tomadas as providências necessárias para a continuação da via de mão dupla com canteiro central na Rua Parque 3F, no trecho compreendido entre a Rua Dalva de Oliveira e a ERS-786.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_n102-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_n102-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao Chefe do Poder Executivo que sejam realizadas a instalação de redutores de velocidade (quebra-molas) na Avenida O Podalírio Machado, nas proximidades da confluência com a Avenida Alfredo Pedro da Silva.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_n103-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_n103-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente que seja realizada com urgência a troca do poste de luz na rua Martins Pescador, no n°509.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_n104-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_n104-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que, seja feito a revitalização do santuário de Iemanjá localizada na Zona A- Cidreira/RS</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_105-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Legislativo, que estruture e coloque em prática a Lei em Vigor 1703/2009_x000D_
 "Cria o Dia do Vereador Mirim e dá outras providências"._x000D_
 no Município de Cidreira, a partir da vigência da presente lei é criado no Poder Legislativo de Cidreira o Dia do Vereador Mirim e dá outras providências.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_106-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo Municipal, através da Secretaria de Saúde, que estude a viabilidade da implantação de um consultório odontológico central. Junto ao Centro de especialidades. Onde neste local, possa ser feito procedimentos mais complexos e importantes para a saúde bucal.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_107-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_107-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita pavimentação da Rua Raul Cristiano Scheffer, no trecho entre a Rua Nordeste e a Rua Osvaldo Aranha, incluindo levantamento topográfico, aterro, meio-fio e colocação de PAVS.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_108-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: A Vereadora que esta subscreve, no uso das atribuições legais e regimentais, vem sugerir ao executivo municipal que, por meio da Secretaria de Saúde, estude a viabilidade de implementar um protocolo que permita a validação de receitas médicas e odontológicas externas...</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_109-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indicação, sugerindo ao Executivo Municipal, por meio da Secretaria de segurança Pública-Departamento de Trânsito, que seja realizada a transformação em mão única de um trecho da Rua Manoel Brás de Lima, no sentido Travessa do Ginásio para a Avenida do Valão, no ponto localizado em frente à Emef Marcílio Dias.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_110-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_110-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao Chefe do Poder Executivo que seja realizada uma reforma no local onde está situada a imagem da Santa Iemanjá, na descida da plataforma de pesca, em salinas. Sugere-se, ainda, a instalação de um espaço adequado para que os devotos possam deixar suas oferendas e velas.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_111-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito o levantamento da rua Altemar Dutra trecho compreendido entre a rua Noel Rosa até a rua Parque Osório Duque estrada, (Rua da entrada da plataforma de pesca) em Salinas/Cidreira RS</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_112-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente para que, seja feito a troca imediata de um poste de luz da rede elétrica na Osvaldo Aranha enfrente ao número, 3474 bem no centro de Cidreira, próximo a concha acústica.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_113-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, a instalação de um bicicletário no Prédio do Centro administrativo Roberto César Pires Camargo.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_114-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, através da Secretária de Saúde que se faça o cumprimento da Lei 14434/2022, referente ao pagamento do piso salarial nacional do enfermeiro, técnico de enfermagem, auxiliar de enfermagem e da parteira.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_115-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>Assunto:  Instalação de Playground e revitalização da praça da descida da plataforma-Bairro Salinas</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_116-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita-se a colocação de placas de sinalização de velocidade na Avenida Central, no trecho compreendido entre a rótula e a Rua Calábria, bem como a demarcação e pintura das faixas de segurança.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_117-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita à CEEE Equatorial Distribuição-Regional Litoral Norte providências urgentes quanto à substituição de postes deteriorados, normalização do fornecimento de energia elétrica e reparos nas redes em diversos bairros e áreas rurais de Cidreira.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_118-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que crie um projeto que vise a instituição do Programa de Educação Financeira no âmbito da rede municipal de ensino de Cidreira.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_119-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_119-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita ao Poder Executivo a construção de um refeitório no Posto 24 Horas do município.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_120-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que encaminhe a Secretaria competente, a solicitação de levantamento da rua em questão, no seu calçamento que está afundado devido trânsito, compreendido no trecho da Rua 8 "Arildo Luis Pinto na altura dos números 3331-3456".</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_121-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que encaminhe a Secretaria competente, a solicitação de conserto da canalização (boca de lobo) na Esquina da Ataulfo Alves com RS 786 interpraias Av. Fauto Borba Prates na esquina onde localiza-se o comércio Margisan.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_122-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_122-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita ao Poder Executivo a instalação de rede elétrica para iluminação pública com colocação de postes, trecho compreendido entre a rua 14 até a RS 784 (Estrada do mato).</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_123-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: "Manutenção da praça localizada na Rua Valter Moraes Vasques final da rua, Bairro Nazaré.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_124-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Cumprimento da lei Federal n°14.434/2022 (Piso Nacional da Enfermagem) e da lei Municipal n°2641/2019 (Adicional de Insalubridade)</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_125-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_125-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: "Que sejam realizados estudos técnicos visando à implantação de serviços de Podologia no município de Cidreira."</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_126-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do poder Executivo para que, seja feito o ensaibramento e levantamento da rua 21 trecho compreendido entre rua 41 e a Santos  Vidart.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_127-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que, seja feito o ensaibramento da rua Santos Vidart trecho compreendido entre a rua 18 e a rua 22.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_128-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Que se cumpra a Lei Municipal n°2877/2021 "Dispõe sobre a obrigatoriedade do ensino de noções básicas sobre a Lei Maria da Penha nas escolas Municipais do Município de Cidreira."</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_129-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a construção de banheiros públicos no Monumento Concha Acústica, localizado no Largo José Berguer, no centro da cidade, denominado "Rodrigo de Almeida Neto".</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_130-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita o levantamento do calçamento com aterro e a colocação de pedra regular na Rua Altemar Dutra, no trecho compreendido entre a Rua Benedito Lacerda e o Parque 1F.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_131-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao crefe do Poder Executivo para que, seja feita a recuperação no manto da Iemanjá, e reparos nos azulejos do santuário localizado no terminal turistico.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_132-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a construção de calçadão com ciclovia, bancos e lixeiras na Avenida do Arroio, no trecho compreendido entre a Rua Primo Saraiva e a Praça João Fraga.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_133-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que, seja feito o levantamento da rua Nordeste, trecho compreendido da Rua Santos Vidart até a rua União, se possível com a continuação de pvs.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_134-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_134-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja realizado o levantamento da Rua 19, no Bairro Antena, com a colocação de pedras de paralelepípedo.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_135-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_135-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja realizado o levantamento da Rua 10, tendo como referência o n° 565, no Bairro Chico Mendes, com colocação de pedras de paralelepípedo.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_136-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_136-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao Chefe do Poder Executivo a instalação de uma cobertura na Escola Alfredo Pedro, visando proteger as crianças em dias de chuva. Atualmente, ao descerem do ônibus, os alunos ficam expostos até a abertura do portão da escola, o que causa desconforto e riscos à saúde.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_137-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja construída bocas de lobo na Av. Mostardeiros entre as ruas Martins Pescador e a rua Papagaio.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_138-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_138-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do poder Executivo para que , seja feito o asfaltamento da rua 44 trecho compreendido da ERS 784 até a rua 1A no bairro Nazaré.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_139-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_139-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que realize um estudo técnico e jurídico visando à viabilidade da criação de uma cooperativa de motoboys para o transporte de exames oriundos do atendimento no Posto Eva Dias de Mello até os laboratórios de análise do município de Cidreira, bem como outras providências que se fizerem necessárias para sua efetiva implementação.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_140-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_140-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito o conserto do embocamento com pedra irregular e aterro na Rua Idalina Ferreira Fraga esquina com a Rua Lidia Silveira Saraiva.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_141-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_141-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja enviado ao departamento responsável a instalação de sistema de redução de velocidade (Faixa de pedestre elevada), na ERS-786, KM 42, defronte a Escola Municipal de Ensino Fundamental Ildo Meneguetti, bairro Ildo Meneguetti, em Cidreira.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_142-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_142-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito o levantamento e colocação de PVS na Av. D, no bairro Zona A, em toda sua extensão.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_143-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_143-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito o levantamento Topográfico com aterro e colocação de pedra regular, e meio-fio no trecho compreendido na Avenida Alfredo Pedro, entre a Rua Santos Vidart e Rua União.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_144-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_144-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito o asfaltamento da rua Santos Vidart trecho compreendido da Av. Fausto Borba Prates até a rua Osvaldo Aranha.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_145-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_145-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito o asfaltamento da rua Bezerra de Menezes trecho compreendido da rua Santos Vidart até a rua União.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_146-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_146-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao Chefe do Poder Executivo que seja realizada a construção de dois banheiros públicos na Praça Assunção, localizada na Avenida O Podalírio Machado, confluência com a Rua Paulo Ricardo de Oliveira, no bairro Parque dos Pinos.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_147-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_147-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera o pedido de limpeza e cercamento do cemitério das Pitangueiras.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_148-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_148-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito a revitalização da rua Joel Pacheco de Medeiros no Bairro Zona A ao lado do Santuário da Iemanjá, Cidreira-RS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_n149-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_n149-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao Chefe do Poder Executivo que seja realizado o levantamento da Rua 18, localizada no Bairro Antena, com a colocação de pedras de paralelepípedo ou P.A.V.S (Pavimentos de Concreto).</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_n150-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_n150-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao Sr. superintendente: Vagner Menezes Seerig que providencie a sinalização, no trecho da RS 786, interpraias, Altura Km 02 Salinas, a placa A-42 A que indica o início de uma pista dupla, ou seja, agora a via possui duas faixas de rolamento em sentidos opostos, separadas por um canteiro central ou barreira.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_n151-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_n151-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente que seja realizada com urgência a troca do poste de luz na rua Francisco Antônio de Melo, n°206. Bairro: Costa do Sol.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_152-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_152-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que sejam instalados dois quebra-molas (redutores de velocidade) na Avenida Fausto Borba Prates, no trecho:_x000D_
 -Sentido Raul Pilla/Rótula, nas proximidades do n°3804 até a esquina com a Rua União;_x000D_
 -Sentido Rótula/Raul Pilla, antes da Rua União.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_153-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_153-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito a continuação ou extensão do calçadão conforme entender melhor, da Av. Fausto Borba Prates, trecho compreendido entre as avenidas Calábria até Itália.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_154-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_154-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que encaminhe a CEEE EQUATORIAL  a TROCA do poste de energia municipal, localizada na Rua Silveira Martins frente n° 2507 Cidreira RS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_155-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_155-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito a colocação de pedras Pvs na Av. Fausto Borba Prates, trecho compreendido entre as Avenidas Calábria até Itália.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_156-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_156-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo para que seja feito o levantamento da rua Carlota no bairro salinas, enfrente ao n°235.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_n157-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_n157-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja solicitado um chuveirinho na descida á beira-mar na rua Tangará no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_n158-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_n158-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja colocada tubulação com tubos de concreto no Parque 3F, no trecho compreendido entre a RS-786 até a Beira-Mar.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_n159-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_n159-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que se coloque um quebra mola na Avenida Cidreira e outro quebra mola na Rua João Neves, de frente a Praça Alcindo Ferrão Ferreira.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_160-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_160-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizado ensaibramento e patrolamento na estrada Beco da Luz, localizada no distrito da Fortaleza.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_161-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_161-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que seja reconstruído as seguintes guaritas._x000D_
 Guarita 189 descidas do terminal turístico e 190 descidas da av. D.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/251211222905.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/251211222905.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja realizado levantamento topográfico, reposição de pedra, aterro e meio-fio na Rua 11, no trecho compreendido entre a Giácomo Carniel até Avenida R.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_n163-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_n163-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo, que seja feita a Limpeza a Demarcação e o Patrolamento no Cantinho da Lagoa no Km 2 da RS 784.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_164-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_164-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito que seja construído um abrigo para passageiros na esquina da Avenida Cidreira com a Avenida Fausto Borba Prates, próximo ao Posto da Brigada Militar.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_165-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_165-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja reconstruído o acesso para cadeirantes à beira mar na rua Martins Pescador, Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_166-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_166-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao chefe do Poder Executivo que seja reconstruído a guarita 193, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_167-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_167-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indicar ao Poder Executivo Municipal que avalie a possibilidade de realizar o levantamento e nivelamento da Rua Margarida, no trecho compreendido entre as ruas Papagaio e Martim Pescador, no município de Cidreira.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_168-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_168-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indicar ao Poder Executivo Municipal que avalie a possibilidade de realizar manutenção, recuperação e melhorias nas descidas de praia localizadas:_x000D_
 . Rua Garça-Bairro Costa do Sol_x000D_
 . Avenida dos Pardais-Bairro Costa do Sol_x000D_
 . Rua Canário-Bairro Costa do Sol_x000D_
 . Rua Papagaio-Bairro Costa do Sol_x000D_
 . Rua Tesourinha-Bairro Costa do Sol_x000D_
 . Rua Sabiá- Bairro Costa do sol</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_n169-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_n169-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Indico ao gerente que seja realizada com urgência a troca do poste de luz na rua Azaléia, n°271. Bairro Costa do Sol</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>PLRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_resolucao_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: "Dispõe sobre a Concessão de Uniformes de Trabalho para os Servidores da Câmara de Vereadores"</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/projeto_de_resolucao_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/projeto_de_resolucao_002-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: "Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_de_resolucao_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_de_resolucao_003-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução n°008/2023 que dispõe sobre o Regimento Interno da Câmara de Vereadores de Cidreira."</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_de_resolucao_n004-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_de_resolucao_n004-2025.pdf</t>
   </si>
   <si>
     <t>"Realização de Sessão Solene"._x000D_
 Art. 1°-É autorizado o Poder Legislativo Municipal a realizar no dia 06 de Janeiro de 2026, às 19:00h, na Câmara Municipal de vereadores de Cidreira, a Sessão Solene para Posse da mesa Diretora para a Legislatura do ano de 2026._x000D_
 Art. 2°-As despesas decorrentes desta resolução correrão a conta da dotação própria._x000D_
 Art 3°- Esta Resolução entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/anteprojeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/anteprojeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>"Institui incentivo para a regulamentação de transações de compra e venda, de permuta e de dação em pagamento, por meio da redução da alíquota só importo de transmissão de bens imóveis (ITBI)</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/anteprojeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/anteprojeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de inspeções regulares em bueiros , bocas de lobo e sistemas de drenagem pluvial no município.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/anteprojeto_de_lei_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/anteprojeto_de_lei_003-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação da Unidade Básica de Saúde Animal (UBASA), no âmbito do município de Cidreira e da outras providencias."</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/anteprojeto_004-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/anteprojeto_004-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o programa municipal de saúde visual escolar no município de Cidreira e dá outras providências."_x000D_
 (Retirado de pauta pelo autor)</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/anteprojeto_de_lei005-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/anteprojeto_de_lei005-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o atendimento integrado as mulheres de Cidreira, reestruturação do centro de referência da Mulher (CRM), fortalecimento da casa da mulher e criação do Departamento da Mulher."</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/ante_projeto_de_lei_n006-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/ante_projeto_de_lei_n006-2025.pdf</t>
   </si>
   <si>
     <t>Institui a "semana Municipal do Brincar" no município de Cidreira e dá outras providências.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/ante_projeto_de_lei_007-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/ante_projeto_de_lei_007-2025.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal de Práticas Integrativas e complementares e de Educação Popular em Saúde ( PMPICEPS) no âmbito do Município e dá outras Providências."</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/ante_projeto_de_lei_008-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/ante_projeto_de_lei_008-2025.pdf</t>
   </si>
   <si>
     <t>"Institui no Âmbito do município de Cidreira o Programa "Março Azul Marinho", destinado à campanha de prevenção e combate ao câncer colorretal e sobre a importância da colonoscopia  para auxiliar no diagnóstico precoce".</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/anteprojeto_de_lei_n_009-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/anteprojeto_de_lei_n_009-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição da Tarifa Zero no transporte coletivo público municipal de Cidreira, Estado do Rio Grande do Sul, e dá outras providências."</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/ante_projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/ante_projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Promoção da igualdade Racial (COMPIR), da Coordenadoria de Promoção da igualdade Racial, do Plano Municipal de Promoção da Igualdade Racial e do Fundo Municipal de Promoção da Igualdade Racial (FUMPIR), e dá outras providências."</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/ante_projeto_de_lei_011-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/ante_projeto_de_lei_011-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação de Comissão Especial de Organização de Eventos no Município de Cidreira e dá outras providências"</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/anteprojeto_de_lei_n012-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/anteprojeto_de_lei_n012-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de instalação de coletores de lixo (lixeiras) em áreas turísticas e de grande circulação de pessoas no Município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_002-2025.pdf</t>
   </si>
   <si>
     <t>''Degravação da Sessão Ordinária do dia 08/09/2025, momento declaração das falas dos seguintes Vereadores: Evanio Couto Carneiro, aparte Rafael Rodrigues Fagundes, aparte Jerri Adriani da Silva Andrade."_x000D_
 (Obs: Retirado de Pauta pelo autor).</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_003-2025.pdf</t>
   </si>
   <si>
     <t>Se faça cumprir O Regimento Interno dessa Casa:_x000D_
 No artigo 44, Parágrafo Único. Fica vedado ao Presidente manifestar-se após as explicações pessoais de cada vereador._x000D_
 Art. 45. Quando o Presidente se omitir ou exorbitar das funções que lhe são atribuídas neste Regimento, qualquer vereador poderá reclamar sobre o fato, cabendo recurso do ato ao Plenário._x000D_
 $ 1° O Presidente deverá cumprir a decisão soberana do Plenário, sob pena de destituição._x000D_
 $ 2° O Recurso seguirá a tramitação das proposições. _x000D_
 (Obs: Retirado de pauta pelo autor).</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_de_apoio_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_de_apoio_001-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: "Moção de Apoio pelo retorno da Secretaria Estadual da Mulher na Estrutura Administrativa do Estado."</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/mocao_de_apoio_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/mocao_de_apoio_002-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Moção de Apoio ao Projeto de Lei n° 599/2023, que propõe a alteração da Lei n ° 8.109 de 19 de dezembro de 1985, visando extinguir a taxa de expedição do Certificado de Registro e Licenciamento de Veiculo (CRLV).</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>"Apoio ao envio do Projeto de Lei para a ampliação do Quadro de Servidores da Policia Penal do RS pelo Governador Eduardo Leite'</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/mocao_de_apoio_004-2025_2.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/mocao_de_apoio_004-2025_2.pdf</t>
   </si>
   <si>
     <t>Assunto: Apoio aos usuários do instituto de Previdência do Estado do Rio Grande do Sul-IPE Saúde, com o fim de apoiar a formação de uma Comissão Parlamentar de inquérito-CPI, para investigar o IPE Saúde em âmbito Estadual.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_n005-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_n005-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao alargamento e construção de acostamento nos dois lados da ERS-786-Trecho entre o Carlinhos imóveis e o Parque Eólico, divisa entre Cidreira e Tramandaí.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/mocao_006-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/mocao_006-2025.pdf</t>
   </si>
   <si>
     <t>"Necessidade de implantação da Patrulha Maria da Penha no município de Cidreira, com efetivo próprio e viatura exclusiva para atuação".</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/mocao_007-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/mocao_007-2025.pdf</t>
   </si>
   <si>
     <t>"À Enfermagem de Cidreira, implementação do piso nacional e do adicional de insalubridade".</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/mocao_de_apoio_008-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/mocao_de_apoio_008-2025.pdf</t>
   </si>
   <si>
     <t>"Apelo pela Central de Regulação do Serviço de atendimento Móvel de Urgência (Samu) no Litoral Norte Gaúcho."</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/mocao_de_apoio_n09-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/mocao_de_apoio_n09-2025.pdf</t>
   </si>
   <si>
     <t>"Ao Projeto de Lei Complementar n°67/2025, de autoria do Deputado Federal Heitor Schuch, que eleva o limite de receita bruta anual para enquadramento do Microempreendedor Individual (MEI) e estabelece mecanismo de reajuste automático."</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_de_apoio_n010-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_de_apoio_n010-2025.pdf</t>
   </si>
   <si>
     <t>À instalação de faixa de segurança na ERS-784, próximo à Avenida Alfredo Pedro da Silva, no município de Cidreira.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/veto_total_001.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/veto_total_001.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA MÉDICO NA ESCOLA, NAS ESCOLAS MUNICIPAIS E NOS CENTROS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/veto_total_002.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/veto_total_002.pdf</t>
   </si>
   <si>
     <t>"Veto total ao projeto de lei que: Institui o programa Patrulha Ambiental nas escolas do município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/veto_total_n003-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/veto_total_n003-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o planejamento familiar no município de Cidreira e dá outras providências."_x000D_
 (Retirado de Pauta pelo líder de governo).</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/veto_total_004-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/veto_total_004-2025.pdf</t>
   </si>
   <si>
     <t>"Ementa - Institui o Programa Prosport Cidreira - Programa Municipal de incentivo ao Esporte e Paradesporto, e dá outras providências."</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_complementar_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_complementar_001-2025.pdf</t>
   </si>
   <si>
     <t>"Transforma o parágrafo único em §1° e acrescenta §2° ao artigo 230 da lC n°021/2011, e dá outras providências".</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_n001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_n001-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art.25 da lei orgânica do município de Cidreira e dá outras providências".</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_emenda_a_lei_organica_002-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_emenda_a_lei_organica_002-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do §1° do art. 64 da Lei n°1888/2021-Lei Orgânica Municipal de Cidreira-RS."</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/veto_parcial_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/veto_parcial_001-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei que institui o Programa de Recuperação de créditos 2025, denominado "EM DIA COM CIDREIRA, CONSTRUINDO UM FUTURO DIFERENTE".</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/mocao_de_repudio_001-2025.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/mocao_de_repudio_001-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Repudio a Empresa CEEE Grupo Equatorial Energia em razão das constantes carências no fornecimento de energia elétrica.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/251211221602.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/251211221602.pdf</t>
   </si>
   <si>
     <t>"Repúdio à precariedade dos serviços prestados pela agência dos correios de Cidreira/RS, em razão da falta de rede e de pessoal, que vem prejudicando a população local."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5337,67 +5343,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/pedido_de_informacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/pedido_de_informacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/pedido_de_informacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/pedido_de_informacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/pedido_de_informacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/pedido_de_informacao_008-2025_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/pedido_de_informacao_n009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/pedido_de_informacao_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/pedido_de_informacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/pedido_de_informacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/pedido_de_informacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/pedido_de_informacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/pedido_de_informacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/pedido_de_informacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/pedido_de_informacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pedido_de_informacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pedido_de_informacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pedido_de_informacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pedido_de_informacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pedido_de_informacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pedido_de_informacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pedido_de_informacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/pedido_de_informacao_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/pl_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pl_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_016-2025_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_021-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_022-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_026-2025_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_027-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei028-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_029-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_030-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_034-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_035-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_036-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_038-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_040-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_042-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/projeto_de_lei_043-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_de_lei_044-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_de_lei_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_046-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_047-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_de_lei_050-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_051-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/projeto_de_lei_052-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/projeto_de_lei_053-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_054-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_055-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_057-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_058-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/projeto_de_lei_059-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/projeto_de_lei_060-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_061-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_063-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_064-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/projeto_de_lei_065-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_066-2025_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/proj_de_lei_067-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/projeto_de_lei_068-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/projeto_de_lei_069-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_070-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/projeto_de_lei_071-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_072-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_073-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_074-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_075-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_076-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_077-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_078-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/projeto_de_lei_079-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_080-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_081-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/projeto_de_lei_082-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/projeto_de_lei_083-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/projeto_de_lei_084-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/projeto_de_lei_085-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/projeto_de_lei_086-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_087-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/projeto_de_lei_088-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/projeto_de_lei_089-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_090-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/projeto_de_lei_091-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_092-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_de_lei_093-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/projeto_de_lei_n094-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/projeto_de_lei_095-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_n096-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_n097-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/projeto_de_lei_n098-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/projeto_de_lei_n100-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_de_lei_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_de_lei_n103-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/projeto_de_lei_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/projeto_de_lei_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/projeto_de_lei_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_n108-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2242/mensagem_n077-2025_merged_2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_de_providencias_001-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1760/pedido_de_providencias_002-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/pedido_de_providencias_003-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/pedido_de_providencias_004-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/pedido_de_providencias_005-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_de_providencias_006-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/pedido_de_providencias_007-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/pedido_de_providencias_008-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/pedido_de_providencias_009-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/pedido_de_providencias_010-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/pedido_de_providencias_011-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/pedido_de_providencias_012-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/pedido_de_providencias_013-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/pedido_de_providencias_014-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/pedido_de_providencias_015-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/pedido_de_providencias_016-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/pedido_de_providencia_017-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/pedido_de_providencia_018-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_019-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/pedido_de_providencias_020-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/pedido_de_providencias_021-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/pedido_de_providencias_022-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/pedido_de_providencias_023-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_providencias_024-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/pedido_de_providencias_025-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/pedido_de_providencias_026-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/pedido_de_providencias_027-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/pedido_de_providencia_028-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/pedido_de_providencia_029-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_030-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_031-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_providencias_032-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/pedido_de_providencias_033-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/pedido_de_providencias_034-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_providencia_035-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/pedido_de_providencia_036-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/pedido_de_providencia_037-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/pedido_de_providencia_038-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/pedido_de_providencia_039-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/pedido_de_providencia_040-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/pedido_de_proviencia_041-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_providencia_042-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/pedido_de_proviencia_043-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/pedido_de_proviencia_044-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/pedido_de_proviencia_045-2025_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_providencia_046-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/pedido_de_providencia_047-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/pedido_de_providencia_048-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/pedido_de_providencias_050-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/pedido_de_providencias_051-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/pedido_de_providencias_052-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/pedido_de_providencia_053-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/pedido_de_providencia_054-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencia_055-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/pedido_de_providencia_056-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/pedido_de_providencias_57-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/pedido_de_providencias_58-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_providencias_59-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_providencias_60-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencias_61-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/pedido_de_providencia_n062-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/pedido_de_providencia_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/pedido_de_providencia_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_providencia_n065-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1981/pedido_de_providencia_n066-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/pedido_de_providencia_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/pedido_de_providencia_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/pedido_de_providencia_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/pedido_de_providencia_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/pedido_de_providencia_n071-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/pedido_de_providencias_072-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/pedido_de_providencias_073-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2007/pedido_de_providencias_074-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/pedido_de_providencias_075-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_076-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/pedido_de_providencias_n77-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/pedido_de_providencias_n78-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencias_n79-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/pedido_de_providencias_n80-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/pedido_de_providencias_081-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/pedido_de_providencias_082-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/pedido_de_providencias_083-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/pedido_de_providencias_084-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/pedido_de_providencias_085-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/pedido_de_providencias_086-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/pedido_de_providencia_087-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/pedido_de_providencia_088-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/pedido_de_providencia_089-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/pedido_de_providencia_090-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/pedido_de_providencias_091-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/pedido_de_providencias_092-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/pedido_de_providencias_093-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/pedido_de_providencias_094-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/pedido_de_providencias_095-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/pedido_de_providencia_n096-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/pedido_de_providencia_n097-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/pedido_de_providencias_098-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/pedido_de_providencias_n099-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/pedido_de_providencias_n100-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/pedido_de_providencias_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/pedido_de_providencias_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/pedido_de_providencias_104-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/pedido_de_providencias_105-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/pedido_de_providencia_106-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/pedido_de_providencia_107-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/pedido_de_providencia_108-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/pedido_de_providencias_109-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/pedido_de_providencias_110-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/pedido_de_providencias_111-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pedido_de_providencias_112-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pedido_de_providencias_113-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pedido_de_providencias_114-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pedido_de_providencias_115-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pedido_de_providencias_116-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pedido_de_providencia_117-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pedido_de_providencias_119-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/pedido_de_providencias_120-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/pedido_de_providencias_121-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/pedido_de_providencias_122-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/pedido_de_providencias_123-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pedido_de_providencias_124-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/pedido_de_providencias_125-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/pedido_de_providencia_126-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/pedido_de_providencia_127-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pedido_de_providencia_128-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/pedido_de_providencia_n129-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pedido_de_providencia_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pedido_de_providencias_n131-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pedido_de_providencia_132-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pedido_de_providencia_133-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2203/pedido_de_providencia_134-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2204/pedido_de_providencia_135-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2208/pedido_de_providencias_136-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2209/pedido_de_providencias_137-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pedido_de_providencias_138-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pedido_de_providencias_139-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/pedido_de_providencias_140-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/pedido_de_providencias_n141-2025_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/pedido_de_providencias_n142-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_032-2025_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_055-2025_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_064-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_067-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_069-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_073-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_074-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_075-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_076-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_077-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_078-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_079-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_080-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_082-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_083-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_n085-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_n086-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_n087-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_n088-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_089-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_091-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_095-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_096-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_097-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n099-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_n100-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_n103-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_n149-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_n150-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_n151-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_n157-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_n158-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_n159-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/251211222905.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_n163-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_n169-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/projeto_de_resolucao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_de_resolucao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_de_resolucao_n004-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/anteprojeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/anteprojeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/anteprojeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/anteprojeto_004-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/anteprojeto_de_lei005-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/ante_projeto_de_lei_n006-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/ante_projeto_de_lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/ante_projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/anteprojeto_de_lei_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/ante_projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/ante_projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/anteprojeto_de_lei_n012-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_003-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_de_apoio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/mocao_de_apoio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/mocao_de_apoio_004-2025_2.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/mocao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/mocao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/mocao_de_apoio_008-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/mocao_de_apoio_n09-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_de_apoio_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/veto_total_001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/veto_total_002.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/veto_total_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/veto_total_004-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_emenda_a_lei_organica_002-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/veto_parcial_001-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/mocao_de_repudio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/251211221602.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1790/pedido_de_informacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1816/pedido_de_informacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1817/pedido_de_informacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1862/pedido_de_informacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1866/pedido_de_informacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1898/pedido_de_informacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1922/pedido_de_informacao_008-2025_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2022/pedido_de_informacao_n009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2023/pedido_de_informacao_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2041/pedido_de_informacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2081/pedido_de_informacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2082/pedido_de_informacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2103/pedido_de_informacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2091/pedido_de_informacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2090/pedido_de_informacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2111/pedido_de_informacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2112/pedido_de_informacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2139/pedido_de_informacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2138/pedido_de_informacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2144/pedido_de_informacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2159/pedido_de_informacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2160/pedido_de_informacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2187/pedido_de_informacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2188/pedido_de_informacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2189/pedido_de_informacao_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1757/pl_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1758/pl_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1765/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1763/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1766/projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1767/projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1812/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1813/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1814/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1873/projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_016-2025_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1874/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1875/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1876/projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1877/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1878/projeto_de_lei_021-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_022-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1880/projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_026-2025_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_027-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1886/projeto_de_lei028-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_029-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_lei_030-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1904/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_034-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_035-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_de_lei_036-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1929/projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1931/projeto_de_lei_038-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1932/projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1930/projeto_de_lei_040-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_042-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1969/projeto_de_lei_043-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1970/projeto_de_lei_044-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1995/projeto_de_lei_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_046-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1984/projeto_de_lei_047-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2010/projeto_de_lei_050-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_051-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2012/projeto_de_lei_052-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2037/projeto_de_lei_053-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_054-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_055-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2027/projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2026/projeto_de_lei_057-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2025/projeto_de_lei_058-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2038/projeto_de_lei_059-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2036/projeto_de_lei_060-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_061-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2052/projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_063-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_064-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2059/projeto_de_lei_065-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_066-2025_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2165/proj_de_lei_067-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2078/projeto_de_lei_068-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2070/projeto_de_lei_069-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_070-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2077/projeto_de_lei_071-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2086/projeto_de_lei_072-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2089/projeto_de_lei_073-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2087/projeto_de_lei_074-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2088/projeto_de_lei_075-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2172/projeto_de_lei_076-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_077-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_078-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2115/projeto_de_lei_079-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2099/projeto_de_lei_080-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2100/projeto_de_lei_081-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2132/projeto_de_lei_082-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2133/projeto_de_lei_083-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2134/projeto_de_lei_084-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2135/projeto_de_lei_085-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2136/projeto_de_lei_086-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2151/projeto_de_lei_087-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2152/projeto_de_lei_088-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2153/projeto_de_lei_089-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2158/projeto_de_lei_090-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2174/projeto_de_lei_091-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_092-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2175/projeto_de_lei_093-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2213/projeto_de_lei_n094-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2184/projeto_de_lei_095-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_n096-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_n097-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2212/projeto_de_lei_n098-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2214/projeto_de_lei_n100-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2231/projeto_de_lei_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_de_lei_n103-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2229/projeto_de_lei_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2238/projeto_de_lei_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2239/projeto_de_lei_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei_n108-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2242/mensagem_n077-2025_merged_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1759/pedido_de_providencias_001-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1760/pedido_de_providencias_002-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1764/pedido_de_providencias_003-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1768/pedido_de_providencias_004-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1769/pedido_de_providencias_005-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1762/pedido_de_providencias_006-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1770/pedido_de_providencias_007-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1771/pedido_de_providencias_008-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1772/pedido_de_providencias_009-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1773/pedido_de_providencias_010-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1774/pedido_de_providencias_011-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1775/pedido_de_providencias_012-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1786/pedido_de_providencias_013-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1787/pedido_de_providencias_014-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1788/pedido_de_providencias_015-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1789/pedido_de_providencias_016-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1802/pedido_de_providencia_017-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1803/pedido_de_providencia_018-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1804/pedido_de_providencia_019-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1818/pedido_de_providencias_020-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1819/pedido_de_providencias_021-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1820/pedido_de_providencias_022-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1821/pedido_de_providencias_023-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1822/pedido_de_providencias_024-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1832/pedido_de_providencias_025-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1833/pedido_de_providencias_026-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1834/pedido_de_providencias_027-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1846/pedido_de_providencia_028-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1847/pedido_de_providencia_029-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1860/pedido_de_providencia_030-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1861/pedido_de_providencia_031-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1863/pedido_de_providencias_032-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1864/pedido_de_providencias_033-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1865/pedido_de_providencias_034-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1888/pedido_de_providencia_035-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1889/pedido_de_providencia_036-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1890/pedido_de_providencia_037-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1891/pedido_de_providencia_038-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1896/pedido_de_providencia_039-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1897/pedido_de_providencia_040-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1917/pedido_de_proviencia_041-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1918/pedido_de_providencia_042-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1919/pedido_de_proviencia_043-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1920/pedido_de_proviencia_044-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1921/pedido_de_proviencia_045-2025_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1923/pedido_de_providencia_046-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1924/pedido_de_providencia_047-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1925/pedido_de_providencia_048-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1939/pedido_de_providencias_050-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1940/pedido_de_providencias_051-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1941/pedido_de_providencias_052-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1942/pedido_de_providencia_053-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1954/pedido_de_providencia_054-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1955/pedido_de_providencia_055-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1956/pedido_de_providencia_056-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1957/pedido_de_providencias_57-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1958/pedido_de_providencias_58-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1959/pedido_de_providencias_59-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1960/pedido_de_providencias_60-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1961/pedido_de_providencias_61-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1977/pedido_de_providencia_n062-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1978/pedido_de_providencia_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1979/pedido_de_providencia_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1980/pedido_de_providencia_n065-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1981/pedido_de_providencia_n066-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1982/pedido_de_providencia_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1986/pedido_de_providencia_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1987/pedido_de_providencia_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1988/pedido_de_providencia_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1989/pedido_de_providencia_n071-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2005/pedido_de_providencias_072-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2006/pedido_de_providencias_073-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2007/pedido_de_providencias_074-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2008/pedido_de_providencias_075-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2009/pedido_de_providencias_076-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2018/pedido_de_providencias_n77-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2019/pedido_de_providencias_n78-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2020/pedido_de_providencias_n79-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2021/pedido_de_providencias_n80-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2035/pedido_de_providencias_081-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2034/pedido_de_providencias_082-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2033/pedido_de_providencias_083-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2032/pedido_de_providencias_084-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2031/pedido_de_providencias_085-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2030/pedido_de_providencias_086-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2042/pedido_de_providencia_087-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2043/pedido_de_providencia_088-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2044/pedido_de_providencia_089-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2045/pedido_de_providencia_090-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2047/pedido_de_providencias_091-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2048/pedido_de_providencias_092-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2049/pedido_de_providencias_093-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2050/pedido_de_providencias_094-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2051/pedido_de_providencias_095-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2060/pedido_de_providencia_n096-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2061/pedido_de_providencia_n097-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2062/pedido_de_providencias_098-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2072/pedido_de_providencias_n099-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2073/pedido_de_providencias_n100-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2074/pedido_de_providencias_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2075/pedido_de_providencias_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2079/pedido_de_providencias_104-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2080/pedido_de_providencias_105-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2093/pedido_de_providencia_106-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2094/pedido_de_providencia_107-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2095/pedido_de_providencia_108-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2113/pedido_de_providencias_109-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2118/pedido_de_providencias_110-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2119/pedido_de_providencias_111-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2127/pedido_de_providencias_112-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2128/pedido_de_providencias_113-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2129/pedido_de_providencias_114-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2130/pedido_de_providencias_115-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2131/pedido_de_providencias_116-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2137/pedido_de_providencia_117-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2143/pedido_de_providencias_119-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2166/pedido_de_providencias_120-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2167/pedido_de_providencias_121-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2168/pedido_de_providencias_122-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2169/pedido_de_providencias_123-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2178/pedido_de_providencias_124-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2179/pedido_de_providencias_125-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2182/pedido_de_providencia_126-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2181/pedido_de_providencia_127-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2183/pedido_de_providencia_128-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2190/pedido_de_providencia_n129-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2191/pedido_de_providencia_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2192/pedido_de_providencias_n131-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2198/pedido_de_providencia_132-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2199/pedido_de_providencia_133-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2203/pedido_de_providencia_134-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2204/pedido_de_providencia_135-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2208/pedido_de_providencias_136-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2209/pedido_de_providencias_137-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2215/pedido_de_providencias_138-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2216/pedido_de_providencias_139-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2217/pedido_de_providencias_140-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2222/pedido_de_providencias_n141-2025_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2223/pedido_de_providencias_n142-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_032-2025_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_055-2025_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_064-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_067-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_069-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_073-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_074-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_075-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_076-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_077-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_078-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_079-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_080-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_082-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_083-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_n085-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_n086-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_n087-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_n088-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_089-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_091-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_095-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_096-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_097-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_n099-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_n100-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_n103-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_n149-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_n150-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2193/indicacao_n151-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2200/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_n157-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_n158-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_n159-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2221/251211222905.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_n163-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2234/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2233/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_n169-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1854/projeto_de_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1871/projeto_de_resolucao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_de_resolucao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_de_resolucao_n004-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1785/anteprojeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1830/anteprojeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1831/anteprojeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1943/anteprojeto_004-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1976/anteprojeto_de_lei005-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2004/ante_projeto_de_lei_n006-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2069/ante_projeto_de_lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2085/ante_projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2101/anteprojeto_de_lei_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2142/ante_projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2177/ante_projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2195/anteprojeto_de_lei_n012-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2123/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_003-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1853/mocao_de_apoio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1895/mocao_de_apoio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1962/mocao_de_apoio_004-2025_2.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2120/mocao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2121/mocao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2157/mocao_de_apoio_008-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2225/mocao_de_apoio_n09-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_de_apoio_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1949/veto_total_001.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1950/veto_total_002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1985/veto_total_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2173/veto_total_004-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1971/projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_emenda_a_lei_organica_002-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1996/veto_parcial_001-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/1811/mocao_de_repudio_001-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2025/2220/251211221602.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H483"/>
+  <dimension ref="A1:H484"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8783,9177 +8789,9203 @@
       </c>
       <c r="H131" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>504</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>505</v>
       </c>
       <c r="D132" t="s">
         <v>123</v>
       </c>
       <c r="E132" t="s">
         <v>124</v>
       </c>
       <c r="F132" t="s">
         <v>125</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H132" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>507</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>509</v>
       </c>
       <c r="D133" t="s">
         <v>123</v>
       </c>
       <c r="E133" t="s">
         <v>124</v>
       </c>
       <c r="F133" t="s">
         <v>125</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H133" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>511</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="D134" t="s">
         <v>123</v>
       </c>
       <c r="E134" t="s">
         <v>124</v>
       </c>
       <c r="F134" t="s">
         <v>125</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H134" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>515</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>517</v>
       </c>
       <c r="D135" t="s">
         <v>123</v>
       </c>
       <c r="E135" t="s">
         <v>124</v>
       </c>
       <c r="F135" t="s">
         <v>125</v>
       </c>
       <c r="G135" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H135" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>519</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
         <v>520</v>
       </c>
-      <c r="B136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D136" t="s">
+        <v>123</v>
+      </c>
+      <c r="E136" t="s">
+        <v>124</v>
+      </c>
+      <c r="F136" t="s">
+        <v>125</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="E136" t="s">
+      <c r="H136" t="s">
         <v>522</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>523</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>524</v>
+      </c>
+      <c r="E137" t="s">
         <v>525</v>
       </c>
-      <c r="B137" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F137" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>526</v>
       </c>
       <c r="H137" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>528</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D138" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E138" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F138" t="s">
         <v>115</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H138" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>531</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D139" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E139" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F139" t="s">
         <v>115</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H139" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>534</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D140" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E140" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F140" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H140" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>537</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D141" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E141" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F141" t="s">
         <v>43</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H141" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>540</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D142" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E142" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F142" t="s">
         <v>43</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H142" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>543</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D143" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E143" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F143" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H143" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>546</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D144" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E144" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F144" t="s">
         <v>115</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>547</v>
       </c>
       <c r="H144" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>549</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D145" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E145" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F145" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H145" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>552</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>158</v>
+        <v>51</v>
       </c>
       <c r="D146" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E146" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F146" t="s">
         <v>66</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H146" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>555</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>55</v>
+        <v>158</v>
       </c>
       <c r="D147" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E147" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F147" t="s">
         <v>66</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H147" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>558</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D148" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E148" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F148" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H148" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>561</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D149" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E149" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F149" t="s">
         <v>115</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H149" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>564</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D150" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E150" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H150" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>567</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D151" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E151" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H151" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>570</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D152" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E152" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F152" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H152" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>573</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D153" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E153" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F153" t="s">
         <v>115</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>574</v>
       </c>
       <c r="H153" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>576</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D154" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E154" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F154" t="s">
+        <v>115</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>579</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>86</v>
+      </c>
+      <c r="D155" t="s">
+        <v>524</v>
+      </c>
+      <c r="E155" t="s">
+        <v>525</v>
+      </c>
+      <c r="F155" t="s">
         <v>580</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H155" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>583</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D156" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E156" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F156" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H156" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>586</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D157" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E157" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F157" t="s">
         <v>56</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H157" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>589</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D158" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E158" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F158" t="s">
-        <v>577</v>
+        <v>56</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H158" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>592</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D159" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E159" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F159" t="s">
-        <v>115</v>
+        <v>580</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H159" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>595</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D160" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E160" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F160" t="s">
-        <v>577</v>
+        <v>115</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H160" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>598</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D161" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E161" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F161" t="s">
-        <v>66</v>
+        <v>580</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>599</v>
       </c>
       <c r="H161" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>601</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D162" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E162" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F162" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H162" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>604</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>207</v>
+        <v>119</v>
       </c>
       <c r="D163" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E163" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F163" t="s">
-        <v>577</v>
+        <v>115</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H163" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>607</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D164" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E164" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F164" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H164" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>610</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D165" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E165" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F165" t="s">
-        <v>43</v>
+        <v>580</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>611</v>
       </c>
       <c r="H165" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>613</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D166" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E166" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F166" t="s">
-        <v>577</v>
+        <v>43</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H166" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>616</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D167" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E167" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F167" t="s">
-        <v>115</v>
+        <v>580</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>617</v>
       </c>
       <c r="H167" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>619</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D168" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E168" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F168" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H168" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>622</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D169" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E169" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F169" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>623</v>
       </c>
       <c r="H169" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>625</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D170" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E170" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F170" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H170" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>628</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D171" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E171" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F171" t="s">
         <v>43</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>629</v>
       </c>
       <c r="H171" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>631</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D172" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E172" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F172" t="s">
-        <v>577</v>
+        <v>43</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>632</v>
       </c>
       <c r="H172" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>634</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D173" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E173" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F173" t="s">
-        <v>66</v>
+        <v>580</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>635</v>
       </c>
       <c r="H173" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>637</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D174" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E174" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F174" t="s">
         <v>66</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H174" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>640</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D175" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E175" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F175" t="s">
         <v>66</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>641</v>
       </c>
       <c r="H175" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>643</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D176" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E176" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F176" t="s">
-        <v>577</v>
+        <v>66</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>644</v>
       </c>
       <c r="H176" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>646</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D177" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E177" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F177" t="s">
-        <v>66</v>
+        <v>580</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>647</v>
       </c>
       <c r="H177" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>649</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D178" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E178" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F178" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H178" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>652</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D179" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E179" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F179" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H179" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>655</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D180" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E180" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F180" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>656</v>
       </c>
       <c r="H180" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>658</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D181" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E181" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F181" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>659</v>
       </c>
       <c r="H181" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>661</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D182" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E182" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F182" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>662</v>
       </c>
       <c r="H182" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>664</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D183" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E183" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F183" t="s">
         <v>66</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>665</v>
       </c>
       <c r="H183" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>667</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D184" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E184" t="s">
-        <v>522</v>
+        <v>525</v>
+      </c>
+      <c r="F184" t="s">
+        <v>66</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>27</v>
+        <v>668</v>
       </c>
       <c r="H184" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D185" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E185" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>670</v>
+        <v>27</v>
       </c>
       <c r="H185" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>672</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D186" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E186" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F186" t="s">
         <v>66</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H186" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>675</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D187" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E187" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F187" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>676</v>
       </c>
       <c r="H187" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>678</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D188" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E188" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F188" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H188" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>681</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D189" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E189" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F189" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H189" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>684</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D190" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E190" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F190" t="s">
         <v>150</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H190" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>687</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D191" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E191" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F191" t="s">
         <v>150</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H191" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>690</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D192" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E192" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F192" t="s">
-        <v>66</v>
+        <v>150</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H192" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>693</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D193" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E193" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F193" t="s">
         <v>66</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H193" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>696</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D194" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E194" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F194" t="s">
         <v>66</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H194" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>699</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D195" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E195" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F195" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H195" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>702</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D196" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E196" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F196" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>703</v>
       </c>
       <c r="H196" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>705</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D197" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E197" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F197" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H197" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>708</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D198" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E198" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F198" t="s">
         <v>66</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>709</v>
       </c>
       <c r="H198" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>711</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D199" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E199" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F199" t="s">
         <v>66</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>712</v>
       </c>
       <c r="H199" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>714</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D200" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E200" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F200" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>715</v>
       </c>
       <c r="H200" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>717</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="D201" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E201" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F201" t="s">
         <v>43</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>718</v>
       </c>
       <c r="H201" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>720</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D202" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E202" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F202" t="s">
         <v>43</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>721</v>
       </c>
       <c r="H202" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>723</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D203" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E203" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F203" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>724</v>
       </c>
       <c r="H203" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>726</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D204" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E204" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F204" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H204" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>729</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D205" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E205" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F205" t="s">
         <v>115</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>730</v>
       </c>
       <c r="H205" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>732</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D206" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E206" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F206" t="s">
-        <v>577</v>
+        <v>115</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H206" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>735</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D207" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E207" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F207" t="s">
-        <v>66</v>
+        <v>580</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H207" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>738</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D208" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E208" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F208" t="s">
         <v>66</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H208" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>741</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D209" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E209" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F209" t="s">
         <v>66</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H209" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>744</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="D210" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E210" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F210" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H210" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>747</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D211" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E211" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F211" t="s">
         <v>43</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H211" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>750</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="D212" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E212" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F212" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H212" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>753</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="D213" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E213" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F213" t="s">
         <v>66</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H213" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>756</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D214" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E214" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F214" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H214" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>759</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D215" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E215" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F215" t="s">
         <v>43</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H215" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>762</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D216" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E216" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F216" t="s">
         <v>43</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>763</v>
       </c>
       <c r="H216" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>765</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D217" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E217" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F217" t="s">
         <v>43</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>766</v>
       </c>
       <c r="H217" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>768</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D218" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E218" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F218" t="s">
-        <v>144</v>
+        <v>43</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>769</v>
       </c>
       <c r="H218" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>771</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="D219" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E219" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F219" t="s">
-        <v>66</v>
+        <v>144</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H219" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>774</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D220" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E220" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F220" t="s">
         <v>66</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>775</v>
       </c>
       <c r="H220" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>777</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D221" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E221" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F221" t="s">
         <v>66</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>778</v>
       </c>
       <c r="H221" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>780</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D222" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E222" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F222" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>781</v>
       </c>
       <c r="H222" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>783</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="D223" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E223" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F223" t="s">
         <v>115</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>784</v>
       </c>
       <c r="H223" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>786</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="D224" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E224" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F224" t="s">
         <v>115</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>787</v>
       </c>
       <c r="H224" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>789</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D225" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E225" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F225" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>790</v>
       </c>
       <c r="H225" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>792</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="D226" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E226" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F226" t="s">
         <v>66</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>793</v>
       </c>
       <c r="H226" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>795</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="D227" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E227" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F227" t="s">
         <v>66</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>796</v>
       </c>
       <c r="H227" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>798</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="D228" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E228" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F228" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H228" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>801</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="D229" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E229" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F229" t="s">
         <v>43</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H229" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>804</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="D230" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E230" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F230" t="s">
         <v>43</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>805</v>
       </c>
       <c r="H230" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>807</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="D231" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E231" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F231" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H231" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>810</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="D232" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E232" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F232" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>811</v>
       </c>
       <c r="H232" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>813</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="D233" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E233" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F233" t="s">
-        <v>577</v>
+        <v>43</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>814</v>
       </c>
       <c r="H233" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>816</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="D234" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E234" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F234" t="s">
-        <v>66</v>
+        <v>580</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>817</v>
       </c>
       <c r="H234" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>819</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="D235" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E235" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F235" t="s">
         <v>66</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>820</v>
       </c>
       <c r="H235" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>822</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D236" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E236" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F236" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>823</v>
       </c>
       <c r="H236" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>825</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D237" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E237" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F237" t="s">
         <v>43</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>826</v>
       </c>
       <c r="H237" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>828</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D238" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E238" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F238" t="s">
         <v>43</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>27</v>
+        <v>829</v>
       </c>
       <c r="H238" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D239" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E239" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F239" t="s">
         <v>43</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>831</v>
+        <v>27</v>
       </c>
       <c r="H239" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>833</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>834</v>
+        <v>501</v>
       </c>
       <c r="D240" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E240" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F240" t="s">
         <v>43</v>
       </c>
       <c r="G240" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H240" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>505</v>
       </c>
       <c r="D241" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E241" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F241" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G241" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H241" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>839</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>508</v>
+      </c>
+      <c r="D242" t="s">
+        <v>524</v>
+      </c>
+      <c r="E242" t="s">
+        <v>525</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="B242" t="s">
-[...14 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H242" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D243" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E243" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F243" t="s">
         <v>66</v>
       </c>
       <c r="G243" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H243" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>845</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>516</v>
+      </c>
+      <c r="D244" t="s">
+        <v>524</v>
+      </c>
+      <c r="E244" t="s">
+        <v>525</v>
+      </c>
+      <c r="F244" t="s">
+        <v>66</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="B244" t="s">
-[...14 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>848</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>520</v>
+      </c>
+      <c r="D245" t="s">
+        <v>524</v>
+      </c>
+      <c r="E245" t="s">
+        <v>525</v>
+      </c>
+      <c r="F245" t="s">
+        <v>115</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="H245" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>851</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>852</v>
+      </c>
+      <c r="D246" t="s">
+        <v>524</v>
+      </c>
+      <c r="E246" t="s">
+        <v>525</v>
+      </c>
+      <c r="F246" t="s">
+        <v>66</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="H246" t="s">
         <v>854</v>
-      </c>
-[...13 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>855</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>856</v>
+      </c>
+      <c r="D247" t="s">
+        <v>524</v>
+      </c>
+      <c r="E247" t="s">
+        <v>525</v>
+      </c>
+      <c r="F247" t="s">
+        <v>580</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="H247" t="s">
         <v>858</v>
-      </c>
-[...13 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="D248" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E248" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F248" t="s">
         <v>115</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="H248" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>863</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>864</v>
+      </c>
+      <c r="D249" t="s">
+        <v>524</v>
+      </c>
+      <c r="E249" t="s">
+        <v>525</v>
+      </c>
+      <c r="F249" t="s">
+        <v>115</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="H249" t="s">
         <v>866</v>
-      </c>
-[...13 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>867</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>868</v>
+      </c>
+      <c r="D250" t="s">
+        <v>524</v>
+      </c>
+      <c r="E250" t="s">
+        <v>525</v>
+      </c>
+      <c r="F250" t="s">
+        <v>580</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="H250" t="s">
         <v>870</v>
-      </c>
-[...13 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="D251" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E251" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F251" t="s">
         <v>66</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H251" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>875</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>876</v>
+      </c>
+      <c r="D252" t="s">
+        <v>524</v>
+      </c>
+      <c r="E252" t="s">
+        <v>525</v>
+      </c>
+      <c r="F252" t="s">
+        <v>66</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="H252" t="s">
         <v>878</v>
-      </c>
-[...13 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>879</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>880</v>
+      </c>
+      <c r="D253" t="s">
+        <v>524</v>
+      </c>
+      <c r="E253" t="s">
+        <v>525</v>
+      </c>
+      <c r="F253" t="s">
+        <v>43</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="H253" t="s">
         <v>882</v>
-      </c>
-[...13 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="D254" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E254" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F254" t="s">
         <v>66</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="H254" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>887</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>888</v>
+      </c>
+      <c r="D255" t="s">
+        <v>524</v>
+      </c>
+      <c r="E255" t="s">
+        <v>525</v>
+      </c>
+      <c r="F255" t="s">
+        <v>66</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="H255" t="s">
         <v>890</v>
-      </c>
-[...13 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="D256" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E256" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F256" t="s">
         <v>115</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="H256" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>895</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>896</v>
+      </c>
+      <c r="D257" t="s">
+        <v>524</v>
+      </c>
+      <c r="E257" t="s">
+        <v>525</v>
+      </c>
+      <c r="F257" t="s">
+        <v>115</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="H257" t="s">
         <v>898</v>
-      </c>
-[...13 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>899</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>900</v>
+      </c>
+      <c r="D258" t="s">
+        <v>524</v>
+      </c>
+      <c r="E258" t="s">
+        <v>525</v>
+      </c>
+      <c r="F258" t="s">
+        <v>18</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="H258" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="D259" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E259" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F259" t="s">
         <v>66</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="H259" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="D260" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E260" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F260" t="s">
         <v>66</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="H260" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>911</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>912</v>
+      </c>
+      <c r="D261" t="s">
+        <v>524</v>
+      </c>
+      <c r="E261" t="s">
+        <v>525</v>
+      </c>
+      <c r="F261" t="s">
+        <v>66</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="H261" t="s">
         <v>914</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="D262" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E262" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F262" t="s">
         <v>43</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="H262" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>919</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>920</v>
+      </c>
+      <c r="D263" t="s">
+        <v>524</v>
+      </c>
+      <c r="E263" t="s">
+        <v>525</v>
+      </c>
+      <c r="F263" t="s">
+        <v>43</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="H263" t="s">
         <v>922</v>
-      </c>
-[...13 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="D264" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E264" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F264" t="s">
         <v>66</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="H264" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>927</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>928</v>
+      </c>
+      <c r="D265" t="s">
+        <v>524</v>
+      </c>
+      <c r="E265" t="s">
+        <v>525</v>
+      </c>
+      <c r="F265" t="s">
+        <v>66</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="H265" t="s">
         <v>930</v>
-      </c>
-[...13 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>931</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>932</v>
+      </c>
+      <c r="D266" t="s">
+        <v>524</v>
+      </c>
+      <c r="E266" t="s">
+        <v>525</v>
+      </c>
+      <c r="F266" t="s">
+        <v>43</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="H266" t="s">
         <v>934</v>
-      </c>
-[...13 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="D267" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E267" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F267" t="s">
         <v>66</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="H267" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="D268" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E268" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F268" t="s">
         <v>66</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="H268" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D269" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E269" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F269" t="s">
         <v>66</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="H269" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>947</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>948</v>
+      </c>
+      <c r="D270" t="s">
+        <v>524</v>
+      </c>
+      <c r="E270" t="s">
+        <v>525</v>
+      </c>
+      <c r="F270" t="s">
+        <v>66</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="H270" t="s">
         <v>950</v>
-      </c>
-[...13 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>951</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>952</v>
+      </c>
+      <c r="D271" t="s">
+        <v>524</v>
+      </c>
+      <c r="E271" t="s">
+        <v>525</v>
+      </c>
+      <c r="F271" t="s">
+        <v>144</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="H271" t="s">
         <v>954</v>
-      </c>
-[...13 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>955</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>956</v>
+      </c>
+      <c r="D272" t="s">
+        <v>524</v>
+      </c>
+      <c r="E272" t="s">
+        <v>525</v>
+      </c>
+      <c r="F272" t="s">
+        <v>115</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="B272" t="s">
-[...2 lines deleted...]
-      <c r="C272" t="s">
+      <c r="H272" t="s">
         <v>958</v>
-      </c>
-[...13 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>959</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>960</v>
+      </c>
+      <c r="D273" t="s">
+        <v>524</v>
+      </c>
+      <c r="E273" t="s">
+        <v>525</v>
+      </c>
+      <c r="F273" t="s">
+        <v>144</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="H273" t="s">
         <v>962</v>
-      </c>
-[...13 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="D274" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E274" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F274" t="s">
         <v>66</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="H274" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="D275" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E275" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F275" t="s">
         <v>66</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="H275" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>971</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>972</v>
+      </c>
+      <c r="D276" t="s">
+        <v>524</v>
+      </c>
+      <c r="E276" t="s">
+        <v>525</v>
+      </c>
+      <c r="F276" t="s">
+        <v>66</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="H276" t="s">
         <v>974</v>
-      </c>
-[...13 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>975</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>976</v>
+      </c>
+      <c r="D277" t="s">
+        <v>524</v>
+      </c>
+      <c r="E277" t="s">
+        <v>525</v>
+      </c>
+      <c r="F277" t="s">
+        <v>43</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="B277" t="s">
-[...5 lines deleted...]
-      <c r="D277" t="s">
+      <c r="H277" t="s">
         <v>978</v>
-      </c>
-[...10 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D278" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E278" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F278" t="s">
         <v>56</v>
       </c>
       <c r="G278" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H278" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D279" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E279" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F279" t="s">
         <v>56</v>
       </c>
       <c r="G279" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H279" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>987</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>22</v>
+      </c>
+      <c r="D280" t="s">
+        <v>980</v>
+      </c>
+      <c r="E280" t="s">
+        <v>981</v>
+      </c>
+      <c r="F280" t="s">
+        <v>56</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>988</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H280" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>990</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D281" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E281" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F281" t="s">
         <v>18</v>
       </c>
       <c r="G281" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H281" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>992</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>30</v>
+      </c>
+      <c r="D282" t="s">
+        <v>980</v>
+      </c>
+      <c r="E282" t="s">
+        <v>981</v>
+      </c>
+      <c r="F282" t="s">
+        <v>18</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="B282" t="s">
-[...14 lines deleted...]
-      <c r="G282" s="1" t="s">
+      <c r="H282" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D283" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E283" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F283" t="s">
         <v>66</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>27</v>
+        <v>996</v>
       </c>
       <c r="H283" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>998</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D284" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E284" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F284" t="s">
         <v>66</v>
       </c>
       <c r="G284" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H284" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>42</v>
+      </c>
+      <c r="D285" t="s">
+        <v>980</v>
+      </c>
+      <c r="E285" t="s">
+        <v>981</v>
+      </c>
+      <c r="F285" t="s">
+        <v>66</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="B285" t="s">
-[...14 lines deleted...]
-      <c r="G285" s="1" t="s">
+      <c r="H285" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>47</v>
+      </c>
+      <c r="D286" t="s">
+        <v>980</v>
+      </c>
+      <c r="E286" t="s">
+        <v>981</v>
+      </c>
+      <c r="F286" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="B286" t="s">
-[...14 lines deleted...]
-      <c r="G286" s="1" t="s">
+      <c r="H286" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>51</v>
+      </c>
+      <c r="D287" t="s">
+        <v>980</v>
+      </c>
+      <c r="E287" t="s">
+        <v>981</v>
+      </c>
+      <c r="F287" t="s">
+        <v>115</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="B287" t="s">
-[...14 lines deleted...]
-      <c r="G287" s="1" t="s">
+      <c r="H287" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>55</v>
+        <v>158</v>
       </c>
       <c r="D288" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E288" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F288" t="s">
         <v>144</v>
       </c>
       <c r="G288" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H288" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>55</v>
+      </c>
+      <c r="D289" t="s">
+        <v>980</v>
+      </c>
+      <c r="E289" t="s">
+        <v>981</v>
+      </c>
+      <c r="F289" t="s">
+        <v>144</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="B289" t="s">
-[...14 lines deleted...]
-      <c r="G289" s="1" t="s">
+      <c r="H289" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D290" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E290" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F290" t="s">
         <v>43</v>
       </c>
       <c r="G290" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H290" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D291" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E291" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F291" t="s">
         <v>43</v>
       </c>
       <c r="G291" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H291" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>70</v>
+      </c>
+      <c r="D292" t="s">
+        <v>980</v>
+      </c>
+      <c r="E292" t="s">
+        <v>981</v>
+      </c>
+      <c r="F292" t="s">
+        <v>43</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>1022</v>
       </c>
-      <c r="B292" t="s">
-[...14 lines deleted...]
-      <c r="G292" s="1" t="s">
+      <c r="H292" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>74</v>
+      </c>
+      <c r="D293" t="s">
+        <v>980</v>
+      </c>
+      <c r="E293" t="s">
+        <v>981</v>
+      </c>
+      <c r="F293" t="s">
+        <v>18</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="B293" t="s">
-[...14 lines deleted...]
-      <c r="G293" s="1" t="s">
+      <c r="H293" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D294" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E294" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F294" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H294" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>82</v>
+      </c>
+      <c r="D295" t="s">
+        <v>980</v>
+      </c>
+      <c r="E295" t="s">
+        <v>981</v>
+      </c>
+      <c r="F295" t="s">
+        <v>13</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="B295" t="s">
-[...14 lines deleted...]
-      <c r="G295" s="1" t="s">
+      <c r="H295" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>86</v>
+      </c>
+      <c r="D296" t="s">
+        <v>980</v>
+      </c>
+      <c r="E296" t="s">
+        <v>981</v>
+      </c>
+      <c r="F296" t="s">
+        <v>580</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1034</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H296" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1036</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D297" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E297" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F297" t="s">
-        <v>66</v>
+        <v>580</v>
       </c>
       <c r="G297" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H297" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D298" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E298" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F298" t="s">
         <v>66</v>
       </c>
       <c r="G298" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H298" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D299" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E299" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F299" t="s">
         <v>66</v>
       </c>
       <c r="G299" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H299" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>102</v>
+      </c>
+      <c r="D300" t="s">
+        <v>980</v>
+      </c>
+      <c r="E300" t="s">
+        <v>981</v>
+      </c>
+      <c r="F300" t="s">
+        <v>66</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="B300" t="s">
-[...14 lines deleted...]
-      <c r="G300" s="1" t="s">
+      <c r="H300" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>106</v>
+      </c>
+      <c r="D301" t="s">
+        <v>980</v>
+      </c>
+      <c r="E301" t="s">
+        <v>981</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="B301" t="s">
-[...14 lines deleted...]
-      <c r="G301" s="1" t="s">
+      <c r="H301" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>110</v>
+      </c>
+      <c r="D302" t="s">
+        <v>980</v>
+      </c>
+      <c r="E302" t="s">
+        <v>981</v>
+      </c>
+      <c r="F302" t="s">
+        <v>56</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="B302" t="s">
-[...14 lines deleted...]
-      <c r="G302" s="1" t="s">
+      <c r="H302" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>114</v>
+      </c>
+      <c r="D303" t="s">
+        <v>980</v>
+      </c>
+      <c r="E303" t="s">
+        <v>981</v>
+      </c>
+      <c r="F303" t="s">
+        <v>144</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1054</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H303" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1056</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>207</v>
+        <v>119</v>
       </c>
       <c r="D304" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E304" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F304" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G304" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H304" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D305" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E305" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F305" t="s">
         <v>56</v>
       </c>
       <c r="G305" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H305" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>211</v>
+      </c>
+      <c r="D306" t="s">
+        <v>980</v>
+      </c>
+      <c r="E306" t="s">
+        <v>981</v>
+      </c>
+      <c r="F306" t="s">
+        <v>56</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1062</v>
       </c>
-      <c r="B306" t="s">
-[...14 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>215</v>
+      </c>
+      <c r="D307" t="s">
+        <v>980</v>
+      </c>
+      <c r="E307" t="s">
+        <v>981</v>
+      </c>
+      <c r="F307" t="s">
+        <v>18</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1065</v>
       </c>
-      <c r="B307" t="s">
-[...14 lines deleted...]
-      <c r="G307" s="1" t="s">
+      <c r="H307" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>219</v>
+      </c>
+      <c r="D308" t="s">
+        <v>980</v>
+      </c>
+      <c r="E308" t="s">
+        <v>981</v>
+      </c>
+      <c r="F308" t="s">
+        <v>580</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="B308" t="s">
-[...14 lines deleted...]
-      <c r="G308" s="1" t="s">
+      <c r="H308" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D309" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E309" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F309" t="s">
         <v>66</v>
       </c>
       <c r="G309" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H309" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>227</v>
+      </c>
+      <c r="D310" t="s">
+        <v>980</v>
+      </c>
+      <c r="E310" t="s">
+        <v>981</v>
+      </c>
+      <c r="F310" t="s">
+        <v>66</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1074</v>
       </c>
-      <c r="B310" t="s">
-[...14 lines deleted...]
-      <c r="G310" s="1" t="s">
+      <c r="H310" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D311" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E311" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F311" t="s">
         <v>43</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H311" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D312" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E312" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F312" t="s">
         <v>43</v>
       </c>
       <c r="G312" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H312" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>239</v>
+      </c>
+      <c r="D313" t="s">
+        <v>980</v>
+      </c>
+      <c r="E313" t="s">
+        <v>981</v>
+      </c>
+      <c r="F313" t="s">
+        <v>43</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="B313" t="s">
-[...14 lines deleted...]
-      <c r="G313" s="1" t="s">
+      <c r="H313" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D314" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E314" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F314" t="s">
         <v>18</v>
       </c>
       <c r="G314" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H314" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>247</v>
+      </c>
+      <c r="D315" t="s">
+        <v>980</v>
+      </c>
+      <c r="E315" t="s">
+        <v>981</v>
+      </c>
+      <c r="F315" t="s">
+        <v>18</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="B315" t="s">
-[...14 lines deleted...]
-      <c r="G315" s="1" t="s">
+      <c r="H315" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>251</v>
+      </c>
+      <c r="D316" t="s">
+        <v>980</v>
+      </c>
+      <c r="E316" t="s">
+        <v>981</v>
+      </c>
+      <c r="F316" t="s">
+        <v>115</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="B316" t="s">
-[...14 lines deleted...]
-      <c r="G316" s="1" t="s">
+      <c r="H316" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>255</v>
+      </c>
+      <c r="D317" t="s">
+        <v>980</v>
+      </c>
+      <c r="E317" t="s">
+        <v>981</v>
+      </c>
+      <c r="F317" t="s">
+        <v>144</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="B317" t="s">
-[...14 lines deleted...]
-      <c r="G317" s="1" t="s">
+      <c r="H317" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D318" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E318" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F318" t="s">
         <v>56</v>
       </c>
       <c r="G318" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H318" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>263</v>
+      </c>
+      <c r="D319" t="s">
+        <v>980</v>
+      </c>
+      <c r="E319" t="s">
+        <v>981</v>
+      </c>
+      <c r="F319" t="s">
+        <v>56</v>
+      </c>
+      <c r="G319" s="1" t="s">
         <v>1101</v>
       </c>
-      <c r="B319" t="s">
-[...14 lines deleted...]
-      <c r="G319" s="1" t="s">
+      <c r="H319" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D320" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E320" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F320" t="s">
         <v>66</v>
       </c>
       <c r="G320" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H320" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D321" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E321" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F321" t="s">
         <v>66</v>
       </c>
       <c r="G321" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H321" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D322" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E322" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F322" t="s">
         <v>66</v>
       </c>
       <c r="G322" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H322" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>279</v>
+      </c>
+      <c r="D323" t="s">
+        <v>980</v>
+      </c>
+      <c r="E323" t="s">
+        <v>981</v>
+      </c>
+      <c r="F323" t="s">
+        <v>66</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="B323" t="s">
-[...14 lines deleted...]
-      <c r="G323" s="1" t="s">
+      <c r="H323" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D324" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E324" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F324" t="s">
         <v>115</v>
       </c>
       <c r="G324" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H324" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D325" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E325" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F325" t="s">
         <v>115</v>
       </c>
       <c r="G325" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H325" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>291</v>
+      </c>
+      <c r="D326" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326" t="s">
+        <v>981</v>
+      </c>
+      <c r="F326" t="s">
+        <v>115</v>
+      </c>
+      <c r="G326" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B326" t="s">
-[...14 lines deleted...]
-      <c r="G326" s="1" t="s">
+      <c r="H326" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D327" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E327" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F327" t="s">
         <v>66</v>
       </c>
       <c r="G327" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H327" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>299</v>
+      </c>
+      <c r="D328" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" t="s">
+        <v>981</v>
+      </c>
+      <c r="F328" t="s">
+        <v>66</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B328" t="s">
-[...14 lines deleted...]
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>303</v>
+      </c>
+      <c r="D329" t="s">
+        <v>980</v>
+      </c>
+      <c r="E329" t="s">
+        <v>981</v>
+      </c>
+      <c r="F329" t="s">
+        <v>580</v>
+      </c>
+      <c r="G329" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B329" t="s">
-[...14 lines deleted...]
-      <c r="G329" s="1" t="s">
+      <c r="H329" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>307</v>
+      </c>
+      <c r="D330" t="s">
+        <v>980</v>
+      </c>
+      <c r="E330" t="s">
+        <v>981</v>
+      </c>
+      <c r="F330" t="s">
+        <v>66</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="B330" t="s">
-[...14 lines deleted...]
-      <c r="G330" s="1" t="s">
+      <c r="H330" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D331" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E331" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F331" t="s">
         <v>43</v>
       </c>
       <c r="G331" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H331" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>315</v>
+      </c>
+      <c r="D332" t="s">
+        <v>980</v>
+      </c>
+      <c r="E332" t="s">
+        <v>981</v>
+      </c>
+      <c r="F332" t="s">
+        <v>43</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="B332" t="s">
-[...14 lines deleted...]
-      <c r="G332" s="1" t="s">
+      <c r="H332" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>319</v>
+      </c>
+      <c r="D333" t="s">
+        <v>980</v>
+      </c>
+      <c r="E333" t="s">
+        <v>981</v>
+      </c>
+      <c r="F333" t="s">
+        <v>66</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="B333" t="s">
-[...14 lines deleted...]
-      <c r="G333" s="1" t="s">
+      <c r="H333" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>323</v>
+      </c>
+      <c r="D334" t="s">
+        <v>980</v>
+      </c>
+      <c r="E334" t="s">
+        <v>981</v>
+      </c>
+      <c r="F334" t="s">
+        <v>115</v>
+      </c>
+      <c r="G334" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="B334" t="s">
-[...14 lines deleted...]
-      <c r="G334" s="1" t="s">
+      <c r="H334" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>326</v>
+      </c>
+      <c r="D335" t="s">
+        <v>980</v>
+      </c>
+      <c r="E335" t="s">
+        <v>981</v>
+      </c>
+      <c r="F335" t="s">
+        <v>18</v>
+      </c>
+      <c r="G335" s="1" t="s">
         <v>1149</v>
       </c>
-      <c r="B335" t="s">
-[...14 lines deleted...]
-      <c r="G335" s="1" t="s">
+      <c r="H335" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>330</v>
+      </c>
+      <c r="D336" t="s">
+        <v>980</v>
+      </c>
+      <c r="E336" t="s">
+        <v>981</v>
+      </c>
+      <c r="F336" t="s">
+        <v>580</v>
+      </c>
+      <c r="G336" s="1" t="s">
         <v>1152</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H336" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1154</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D337" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E337" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F337" t="s">
         <v>43</v>
       </c>
       <c r="G337" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H337" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D338" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E338" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F338" t="s">
         <v>43</v>
       </c>
       <c r="G338" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H338" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>342</v>
+      </c>
+      <c r="D339" t="s">
+        <v>980</v>
+      </c>
+      <c r="E339" t="s">
+        <v>981</v>
+      </c>
+      <c r="F339" t="s">
+        <v>43</v>
+      </c>
+      <c r="G339" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="B339" t="s">
-[...14 lines deleted...]
-      <c r="G339" s="1" t="s">
+      <c r="H339" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D340" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E340" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F340" t="s">
         <v>115</v>
       </c>
       <c r="G340" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H340" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>350</v>
+      </c>
+      <c r="D341" t="s">
+        <v>980</v>
+      </c>
+      <c r="E341" t="s">
+        <v>981</v>
+      </c>
+      <c r="F341" t="s">
+        <v>115</v>
+      </c>
+      <c r="G341" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="B341" t="s">
-[...14 lines deleted...]
-      <c r="G341" s="1" t="s">
+      <c r="H341" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>354</v>
+      </c>
+      <c r="D342" t="s">
+        <v>980</v>
+      </c>
+      <c r="E342" t="s">
+        <v>981</v>
+      </c>
+      <c r="F342" t="s">
+        <v>66</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1169</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H342" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1171</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D343" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E343" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F343" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
       <c r="G343" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H343" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D344" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E344" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F344" t="s">
         <v>115</v>
       </c>
       <c r="G344" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H344" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>366</v>
+      </c>
+      <c r="D345" t="s">
+        <v>980</v>
+      </c>
+      <c r="E345" t="s">
+        <v>981</v>
+      </c>
+      <c r="F345" t="s">
+        <v>115</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="B345" t="s">
-[...14 lines deleted...]
-      <c r="G345" s="1" t="s">
+      <c r="H345" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>370</v>
+      </c>
+      <c r="D346" t="s">
+        <v>980</v>
+      </c>
+      <c r="E346" t="s">
+        <v>981</v>
+      </c>
+      <c r="F346" t="s">
+        <v>66</v>
+      </c>
+      <c r="G346" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="B346" t="s">
-[...14 lines deleted...]
-      <c r="G346" s="1" t="s">
+      <c r="H346" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>374</v>
+      </c>
+      <c r="D347" t="s">
+        <v>980</v>
+      </c>
+      <c r="E347" t="s">
+        <v>981</v>
+      </c>
+      <c r="F347" t="s">
+        <v>18</v>
+      </c>
+      <c r="G347" s="1" t="s">
         <v>1183</v>
       </c>
-      <c r="B347" t="s">
-[...14 lines deleted...]
-      <c r="G347" s="1" t="s">
+      <c r="H347" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>378</v>
+      </c>
+      <c r="D348" t="s">
+        <v>980</v>
+      </c>
+      <c r="E348" t="s">
+        <v>981</v>
+      </c>
+      <c r="F348" t="s">
+        <v>580</v>
+      </c>
+      <c r="G348" s="1" t="s">
         <v>1186</v>
       </c>
-      <c r="B348" t="s">
-[...14 lines deleted...]
-      <c r="G348" s="1" t="s">
+      <c r="H348" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>382</v>
+      </c>
+      <c r="D349" t="s">
+        <v>980</v>
+      </c>
+      <c r="E349" t="s">
+        <v>981</v>
+      </c>
+      <c r="F349" t="s">
+        <v>580</v>
+      </c>
+      <c r="G349" s="1" t="s">
         <v>1189</v>
       </c>
-      <c r="B349" t="s">
-[...14 lines deleted...]
-      <c r="G349" s="1" t="s">
+      <c r="H349" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>385</v>
+      </c>
+      <c r="D350" t="s">
+        <v>980</v>
+      </c>
+      <c r="E350" t="s">
+        <v>981</v>
+      </c>
+      <c r="F350" t="s">
+        <v>580</v>
+      </c>
+      <c r="G350" s="1" t="s">
         <v>1192</v>
       </c>
-      <c r="B350" t="s">
-[...14 lines deleted...]
-      <c r="G350" s="1" t="s">
+      <c r="H350" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="D351" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E351" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F351" t="s">
         <v>115</v>
       </c>
       <c r="G351" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H351" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>393</v>
+      </c>
+      <c r="D352" t="s">
+        <v>980</v>
+      </c>
+      <c r="E352" t="s">
+        <v>981</v>
+      </c>
+      <c r="F352" t="s">
+        <v>115</v>
+      </c>
+      <c r="G352" s="1" t="s">
         <v>1198</v>
       </c>
-      <c r="B352" t="s">
-[...14 lines deleted...]
-      <c r="G352" s="1" t="s">
+      <c r="H352" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>396</v>
+      </c>
+      <c r="D353" t="s">
+        <v>980</v>
+      </c>
+      <c r="E353" t="s">
+        <v>981</v>
+      </c>
+      <c r="F353" t="s">
+        <v>18</v>
+      </c>
+      <c r="G353" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="B353" t="s">
-[...14 lines deleted...]
-      <c r="G353" s="1" t="s">
+      <c r="H353" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>400</v>
+      </c>
+      <c r="D354" t="s">
+        <v>980</v>
+      </c>
+      <c r="E354" t="s">
+        <v>981</v>
+      </c>
+      <c r="F354" t="s">
+        <v>66</v>
+      </c>
+      <c r="G354" s="1" t="s">
         <v>1204</v>
       </c>
-      <c r="B354" t="s">
-[...14 lines deleted...]
-      <c r="G354" s="1" t="s">
+      <c r="H354" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D355" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E355" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F355" t="s">
         <v>115</v>
       </c>
       <c r="G355" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H355" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D356" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E356" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F356" t="s">
         <v>115</v>
       </c>
       <c r="G356" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H356" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>410</v>
+      </c>
+      <c r="D357" t="s">
+        <v>980</v>
+      </c>
+      <c r="E357" t="s">
+        <v>981</v>
+      </c>
+      <c r="F357" t="s">
+        <v>115</v>
+      </c>
+      <c r="G357" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="B357" t="s">
-[...14 lines deleted...]
-      <c r="G357" s="1" t="s">
+      <c r="H357" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D358" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E358" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F358" t="s">
         <v>43</v>
       </c>
       <c r="G358" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H358" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>418</v>
+      </c>
+      <c r="D359" t="s">
+        <v>980</v>
+      </c>
+      <c r="E359" t="s">
+        <v>981</v>
+      </c>
+      <c r="F359" t="s">
+        <v>43</v>
+      </c>
+      <c r="G359" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="B359" t="s">
-[...14 lines deleted...]
-      <c r="G359" s="1" t="s">
+      <c r="H359" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>421</v>
+      </c>
+      <c r="D360" t="s">
+        <v>980</v>
+      </c>
+      <c r="E360" t="s">
+        <v>981</v>
+      </c>
+      <c r="F360" t="s">
+        <v>580</v>
+      </c>
+      <c r="G360" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="B360" t="s">
-[...14 lines deleted...]
-      <c r="G360" s="1" t="s">
+      <c r="H360" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>425</v>
+      </c>
+      <c r="D361" t="s">
+        <v>980</v>
+      </c>
+      <c r="E361" t="s">
+        <v>981</v>
+      </c>
+      <c r="F361" t="s">
+        <v>580</v>
+      </c>
+      <c r="G361" s="1" t="s">
         <v>1225</v>
       </c>
-      <c r="B361" t="s">
-[...14 lines deleted...]
-      <c r="G361" s="1" t="s">
+      <c r="H361" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D362" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E362" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F362" t="s">
         <v>18</v>
       </c>
       <c r="G362" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H362" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>432</v>
+      </c>
+      <c r="D363" t="s">
+        <v>980</v>
+      </c>
+      <c r="E363" t="s">
+        <v>981</v>
+      </c>
+      <c r="F363" t="s">
+        <v>18</v>
+      </c>
+      <c r="G363" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="B363" t="s">
-[...14 lines deleted...]
-      <c r="G363" s="1" t="s">
+      <c r="H363" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>435</v>
+      </c>
+      <c r="D364" t="s">
+        <v>980</v>
+      </c>
+      <c r="E364" t="s">
+        <v>981</v>
+      </c>
+      <c r="F364" t="s">
+        <v>43</v>
+      </c>
+      <c r="G364" s="1" t="s">
         <v>1234</v>
       </c>
-      <c r="B364" t="s">
-[...14 lines deleted...]
-      <c r="G364" s="1" t="s">
+      <c r="H364" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>439</v>
+      </c>
+      <c r="D365" t="s">
+        <v>980</v>
+      </c>
+      <c r="E365" t="s">
+        <v>981</v>
+      </c>
+      <c r="F365" t="s">
+        <v>115</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1237</v>
       </c>
-      <c r="B365" t="s">
-[...14 lines deleted...]
-      <c r="G365" s="1" t="s">
+      <c r="H365" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D366" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E366" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F366" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H366" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="D367" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E367" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F367" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H367" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="D368" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E368" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F368" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H368" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>455</v>
+      </c>
+      <c r="D369" t="s">
+        <v>980</v>
+      </c>
+      <c r="E369" t="s">
+        <v>981</v>
+      </c>
+      <c r="F369" t="s">
+        <v>13</v>
+      </c>
+      <c r="G369" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="B369" t="s">
-[...14 lines deleted...]
-      <c r="G369" s="1" t="s">
+      <c r="H369" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="D370" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E370" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F370" t="s">
         <v>144</v>
       </c>
       <c r="G370" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H370" t="s">
         <v>1253</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>463</v>
+      </c>
+      <c r="D371" t="s">
+        <v>980</v>
+      </c>
+      <c r="E371" t="s">
+        <v>981</v>
+      </c>
+      <c r="F371" t="s">
+        <v>144</v>
+      </c>
+      <c r="G371" s="1" t="s">
         <v>1255</v>
       </c>
-      <c r="B371" t="s">
-[...14 lines deleted...]
-      <c r="G371" s="1" t="s">
+      <c r="H371" t="s">
         <v>1256</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>467</v>
+      </c>
+      <c r="D372" t="s">
+        <v>980</v>
+      </c>
+      <c r="E372" t="s">
+        <v>981</v>
+      </c>
+      <c r="F372" t="s">
+        <v>18</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1258</v>
       </c>
-      <c r="B372" t="s">
-[...14 lines deleted...]
-      <c r="G372" s="1" t="s">
+      <c r="H372" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>471</v>
+      </c>
+      <c r="D373" t="s">
+        <v>980</v>
+      </c>
+      <c r="E373" t="s">
+        <v>981</v>
+      </c>
+      <c r="F373" t="s">
+        <v>66</v>
+      </c>
+      <c r="G373" s="1" t="s">
         <v>1261</v>
       </c>
-      <c r="B373" t="s">
-[...14 lines deleted...]
-      <c r="G373" s="1" t="s">
+      <c r="H373" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>475</v>
+      </c>
+      <c r="D374" t="s">
+        <v>980</v>
+      </c>
+      <c r="E374" t="s">
+        <v>981</v>
+      </c>
+      <c r="F374" t="s">
+        <v>580</v>
+      </c>
+      <c r="G374" s="1" t="s">
         <v>1264</v>
       </c>
-      <c r="B374" t="s">
-[...14 lines deleted...]
-      <c r="G374" s="1" t="s">
+      <c r="H374" t="s">
         <v>1265</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>479</v>
+      </c>
+      <c r="D375" t="s">
+        <v>980</v>
+      </c>
+      <c r="E375" t="s">
+        <v>981</v>
+      </c>
+      <c r="F375" t="s">
+        <v>66</v>
+      </c>
+      <c r="G375" s="1" t="s">
         <v>1267</v>
       </c>
-      <c r="B375" t="s">
-[...14 lines deleted...]
-      <c r="G375" s="1" t="s">
+      <c r="H375" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>483</v>
+      </c>
+      <c r="D376" t="s">
+        <v>980</v>
+      </c>
+      <c r="E376" t="s">
+        <v>981</v>
+      </c>
+      <c r="F376" t="s">
+        <v>18</v>
+      </c>
+      <c r="G376" s="1" t="s">
         <v>1270</v>
       </c>
-      <c r="B376" t="s">
-[...14 lines deleted...]
-      <c r="G376" s="1" t="s">
+      <c r="H376" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>487</v>
+      </c>
+      <c r="D377" t="s">
+        <v>980</v>
+      </c>
+      <c r="E377" t="s">
+        <v>981</v>
+      </c>
+      <c r="F377" t="s">
+        <v>580</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1273</v>
       </c>
-      <c r="B377" t="s">
-[...14 lines deleted...]
-      <c r="G377" s="1" t="s">
+      <c r="H377" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D378" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E378" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F378" t="s">
         <v>115</v>
       </c>
       <c r="G378" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H378" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>494</v>
+      </c>
+      <c r="D379" t="s">
+        <v>980</v>
+      </c>
+      <c r="E379" t="s">
+        <v>981</v>
+      </c>
+      <c r="F379" t="s">
+        <v>115</v>
+      </c>
+      <c r="G379" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="B379" t="s">
-[...14 lines deleted...]
-      <c r="G379" s="1" t="s">
+      <c r="H379" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>498</v>
+      </c>
+      <c r="D380" t="s">
+        <v>980</v>
+      </c>
+      <c r="E380" t="s">
+        <v>981</v>
+      </c>
+      <c r="F380" t="s">
+        <v>43</v>
+      </c>
+      <c r="G380" s="1" t="s">
         <v>1282</v>
       </c>
-      <c r="B380" t="s">
-[...14 lines deleted...]
-      <c r="G380" s="1" t="s">
+      <c r="H380" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>501</v>
+      </c>
+      <c r="D381" t="s">
+        <v>980</v>
+      </c>
+      <c r="E381" t="s">
+        <v>981</v>
+      </c>
+      <c r="F381" t="s">
+        <v>580</v>
+      </c>
+      <c r="G381" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="B381" t="s">
-[...14 lines deleted...]
-      <c r="G381" s="1" t="s">
+      <c r="H381" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>505</v>
       </c>
       <c r="D382" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E382" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F382" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G382" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H382" t="s">
         <v>1289</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>508</v>
+      </c>
+      <c r="D383" t="s">
+        <v>980</v>
+      </c>
+      <c r="E383" t="s">
+        <v>981</v>
+      </c>
+      <c r="F383" t="s">
+        <v>56</v>
+      </c>
+      <c r="G383" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="B383" t="s">
-[...14 lines deleted...]
-      <c r="G383" s="1" t="s">
+      <c r="H383" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>512</v>
+      </c>
+      <c r="D384" t="s">
+        <v>980</v>
+      </c>
+      <c r="E384" t="s">
+        <v>981</v>
+      </c>
+      <c r="F384" t="s">
+        <v>66</v>
+      </c>
+      <c r="G384" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="B384" t="s">
-[...14 lines deleted...]
-      <c r="G384" s="1" t="s">
+      <c r="H384" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>516</v>
+      </c>
+      <c r="D385" t="s">
+        <v>980</v>
+      </c>
+      <c r="E385" t="s">
+        <v>981</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>1297</v>
       </c>
-      <c r="B385" t="s">
-[...14 lines deleted...]
-      <c r="G385" s="1" t="s">
+      <c r="H385" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>520</v>
+      </c>
+      <c r="D386" t="s">
+        <v>980</v>
+      </c>
+      <c r="E386" t="s">
+        <v>981</v>
+      </c>
+      <c r="F386" t="s">
+        <v>144</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1300</v>
       </c>
-      <c r="B386" t="s">
-[...14 lines deleted...]
-      <c r="G386" s="1" t="s">
+      <c r="H386" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>852</v>
+      </c>
+      <c r="D387" t="s">
+        <v>980</v>
+      </c>
+      <c r="E387" t="s">
+        <v>981</v>
+      </c>
+      <c r="F387" t="s">
+        <v>56</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1303</v>
       </c>
-      <c r="B387" t="s">
-[...14 lines deleted...]
-      <c r="G387" s="1" t="s">
+      <c r="H387" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>856</v>
+      </c>
+      <c r="D388" t="s">
+        <v>980</v>
+      </c>
+      <c r="E388" t="s">
+        <v>981</v>
+      </c>
+      <c r="F388" t="s">
+        <v>580</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="B388" t="s">
-[...14 lines deleted...]
-      <c r="G388" s="1" t="s">
+      <c r="H388" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>860</v>
+      </c>
+      <c r="D389" t="s">
+        <v>980</v>
+      </c>
+      <c r="E389" t="s">
+        <v>981</v>
+      </c>
+      <c r="F389" t="s">
+        <v>580</v>
+      </c>
+      <c r="G389" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="B389" t="s">
-[...14 lines deleted...]
-      <c r="G389" s="1" t="s">
+      <c r="H389" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="D390" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E390" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F390" t="s">
         <v>56</v>
       </c>
       <c r="G390" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H390" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>868</v>
+      </c>
+      <c r="D391" t="s">
+        <v>980</v>
+      </c>
+      <c r="E391" t="s">
+        <v>981</v>
+      </c>
+      <c r="F391" t="s">
+        <v>56</v>
+      </c>
+      <c r="G391" s="1" t="s">
         <v>1315</v>
       </c>
-      <c r="B391" t="s">
-[...14 lines deleted...]
-      <c r="G391" s="1" t="s">
+      <c r="H391" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>872</v>
+      </c>
+      <c r="D392" t="s">
+        <v>980</v>
+      </c>
+      <c r="E392" t="s">
+        <v>981</v>
+      </c>
+      <c r="F392" t="s">
+        <v>144</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="B392" t="s">
-[...14 lines deleted...]
-      <c r="G392" s="1" t="s">
+      <c r="H392" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>876</v>
+      </c>
+      <c r="D393" t="s">
+        <v>980</v>
+      </c>
+      <c r="E393" t="s">
+        <v>981</v>
+      </c>
+      <c r="F393" t="s">
+        <v>66</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="B393" t="s">
-[...14 lines deleted...]
-      <c r="G393" s="1" t="s">
+      <c r="H393" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>880</v>
+      </c>
+      <c r="D394" t="s">
+        <v>980</v>
+      </c>
+      <c r="E394" t="s">
+        <v>981</v>
+      </c>
+      <c r="F394" t="s">
+        <v>13</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1324</v>
       </c>
-      <c r="B394" t="s">
-[...2 lines deleted...]
-      <c r="C394" t="s">
+      <c r="H394" t="s">
         <v>1325</v>
-      </c>
-[...13 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D395" t="s">
+        <v>980</v>
+      </c>
+      <c r="E395" t="s">
+        <v>981</v>
+      </c>
+      <c r="F395" t="s">
+        <v>56</v>
+      </c>
+      <c r="G395" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="B395" t="s">
-[...14 lines deleted...]
-      <c r="G395" s="1" t="s">
+      <c r="H395" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>884</v>
+      </c>
+      <c r="D396" t="s">
+        <v>980</v>
+      </c>
+      <c r="E396" t="s">
+        <v>981</v>
+      </c>
+      <c r="F396" t="s">
+        <v>66</v>
+      </c>
+      <c r="G396" s="1" t="s">
         <v>1331</v>
       </c>
-      <c r="B396" t="s">
-[...14 lines deleted...]
-      <c r="G396" s="1" t="s">
+      <c r="H396" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="D397" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E397" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F397" t="s">
         <v>18</v>
       </c>
       <c r="G397" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H397" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>892</v>
+      </c>
+      <c r="D398" t="s">
+        <v>980</v>
+      </c>
+      <c r="E398" t="s">
+        <v>981</v>
+      </c>
+      <c r="F398" t="s">
+        <v>18</v>
+      </c>
+      <c r="G398" s="1" t="s">
         <v>1337</v>
       </c>
-      <c r="B398" t="s">
-[...14 lines deleted...]
-      <c r="G398" s="1" t="s">
+      <c r="H398" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>896</v>
+      </c>
+      <c r="D399" t="s">
+        <v>980</v>
+      </c>
+      <c r="E399" t="s">
+        <v>981</v>
+      </c>
+      <c r="F399" t="s">
+        <v>66</v>
+      </c>
+      <c r="G399" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="B399" t="s">
-[...14 lines deleted...]
-      <c r="G399" s="1" t="s">
+      <c r="H399" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>900</v>
+      </c>
+      <c r="D400" t="s">
+        <v>980</v>
+      </c>
+      <c r="E400" t="s">
+        <v>981</v>
+      </c>
+      <c r="F400" t="s">
+        <v>43</v>
+      </c>
+      <c r="G400" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="B400" t="s">
-[...14 lines deleted...]
-      <c r="G400" s="1" t="s">
+      <c r="H400" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>904</v>
+      </c>
+      <c r="D401" t="s">
+        <v>980</v>
+      </c>
+      <c r="E401" t="s">
+        <v>981</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="B401" t="s">
-[...14 lines deleted...]
-      <c r="G401" s="1" t="s">
+      <c r="H401" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>908</v>
+      </c>
+      <c r="D402" t="s">
+        <v>980</v>
+      </c>
+      <c r="E402" t="s">
+        <v>981</v>
+      </c>
+      <c r="F402" t="s">
+        <v>115</v>
+      </c>
+      <c r="G402" s="1" t="s">
         <v>1349</v>
       </c>
-      <c r="B402" t="s">
-[...14 lines deleted...]
-      <c r="G402" s="1" t="s">
+      <c r="H402" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>912</v>
+      </c>
+      <c r="D403" t="s">
+        <v>980</v>
+      </c>
+      <c r="E403" t="s">
+        <v>981</v>
+      </c>
+      <c r="F403" t="s">
+        <v>580</v>
+      </c>
+      <c r="G403" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="B403" t="s">
-[...14 lines deleted...]
-      <c r="G403" s="1" t="s">
+      <c r="H403" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>916</v>
+      </c>
+      <c r="D404" t="s">
+        <v>980</v>
+      </c>
+      <c r="E404" t="s">
+        <v>981</v>
+      </c>
+      <c r="F404" t="s">
+        <v>580</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="B404" t="s">
-[...14 lines deleted...]
-      <c r="G404" s="1" t="s">
+      <c r="H404" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>920</v>
+      </c>
+      <c r="D405" t="s">
+        <v>980</v>
+      </c>
+      <c r="E405" t="s">
+        <v>981</v>
+      </c>
+      <c r="F405" t="s">
+        <v>56</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="B405" t="s">
-[...14 lines deleted...]
-      <c r="G405" s="1" t="s">
+      <c r="H405" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>924</v>
+      </c>
+      <c r="D406" t="s">
+        <v>980</v>
+      </c>
+      <c r="E406" t="s">
+        <v>981</v>
+      </c>
+      <c r="F406" t="s">
+        <v>66</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="B406" t="s">
-[...14 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>928</v>
+      </c>
+      <c r="D407" t="s">
+        <v>980</v>
+      </c>
+      <c r="E407" t="s">
+        <v>981</v>
+      </c>
+      <c r="F407" t="s">
+        <v>580</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="B407" t="s">
-[...14 lines deleted...]
-      <c r="G407" s="1" t="s">
+      <c r="H407" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>932</v>
+      </c>
+      <c r="D408" t="s">
+        <v>980</v>
+      </c>
+      <c r="E408" t="s">
+        <v>981</v>
+      </c>
+      <c r="F408" t="s">
+        <v>580</v>
+      </c>
+      <c r="G408" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B408" t="s">
-[...14 lines deleted...]
-      <c r="G408" s="1" t="s">
+      <c r="H408" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>936</v>
+      </c>
+      <c r="D409" t="s">
+        <v>980</v>
+      </c>
+      <c r="E409" t="s">
+        <v>981</v>
+      </c>
+      <c r="F409" t="s">
+        <v>66</v>
+      </c>
+      <c r="G409" s="1" t="s">
         <v>1370</v>
       </c>
-      <c r="B409" t="s">
-[...14 lines deleted...]
-      <c r="G409" s="1" t="s">
+      <c r="H409" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>940</v>
+      </c>
+      <c r="D410" t="s">
+        <v>980</v>
+      </c>
+      <c r="E410" t="s">
+        <v>981</v>
+      </c>
+      <c r="F410" t="s">
+        <v>580</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1373</v>
       </c>
-      <c r="B410" t="s">
-[...14 lines deleted...]
-      <c r="G410" s="1" t="s">
+      <c r="H410" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D411" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E411" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F411" t="s">
         <v>115</v>
       </c>
       <c r="G411" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H411" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="D412" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E412" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F412" t="s">
         <v>115</v>
       </c>
       <c r="G412" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H412" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>952</v>
+      </c>
+      <c r="D413" t="s">
+        <v>980</v>
+      </c>
+      <c r="E413" t="s">
+        <v>981</v>
+      </c>
+      <c r="F413" t="s">
+        <v>115</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1382</v>
       </c>
-      <c r="B413" t="s">
-[...14 lines deleted...]
-      <c r="G413" s="1" t="s">
+      <c r="H413" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>956</v>
+      </c>
+      <c r="D414" t="s">
+        <v>980</v>
+      </c>
+      <c r="E414" t="s">
+        <v>981</v>
+      </c>
+      <c r="F414" t="s">
+        <v>43</v>
+      </c>
+      <c r="G414" s="1" t="s">
         <v>1385</v>
       </c>
-      <c r="B414" t="s">
-[...14 lines deleted...]
-      <c r="G414" s="1" t="s">
+      <c r="H414" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>960</v>
+      </c>
+      <c r="D415" t="s">
+        <v>980</v>
+      </c>
+      <c r="E415" t="s">
+        <v>981</v>
+      </c>
+      <c r="F415" t="s">
+        <v>580</v>
+      </c>
+      <c r="G415" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="B415" t="s">
-[...14 lines deleted...]
-      <c r="G415" s="1" t="s">
+      <c r="H415" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>964</v>
+      </c>
+      <c r="D416" t="s">
+        <v>980</v>
+      </c>
+      <c r="E416" t="s">
+        <v>981</v>
+      </c>
+      <c r="F416" t="s">
+        <v>56</v>
+      </c>
+      <c r="G416" s="1" t="s">
         <v>1391</v>
       </c>
-      <c r="B416" t="s">
-[...14 lines deleted...]
-      <c r="G416" s="1" t="s">
+      <c r="H416" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>968</v>
+      </c>
+      <c r="D417" t="s">
+        <v>980</v>
+      </c>
+      <c r="E417" t="s">
+        <v>981</v>
+      </c>
+      <c r="F417" t="s">
+        <v>66</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1394</v>
       </c>
-      <c r="B417" t="s">
-[...14 lines deleted...]
-      <c r="G417" s="1" t="s">
+      <c r="H417" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>972</v>
+      </c>
+      <c r="D418" t="s">
+        <v>980</v>
+      </c>
+      <c r="E418" t="s">
+        <v>981</v>
+      </c>
+      <c r="F418" t="s">
+        <v>43</v>
+      </c>
+      <c r="G418" s="1" t="s">
         <v>1397</v>
       </c>
-      <c r="B418" t="s">
-[...14 lines deleted...]
-      <c r="G418" s="1" t="s">
+      <c r="H418" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>976</v>
+      </c>
+      <c r="D419" t="s">
+        <v>980</v>
+      </c>
+      <c r="E419" t="s">
+        <v>981</v>
+      </c>
+      <c r="F419" t="s">
+        <v>580</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="B419" t="s">
-[...2 lines deleted...]
-      <c r="C419" t="s">
+      <c r="H419" t="s">
         <v>1401</v>
-      </c>
-[...13 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D420" t="s">
+        <v>980</v>
+      </c>
+      <c r="E420" t="s">
+        <v>981</v>
+      </c>
+      <c r="F420" t="s">
+        <v>66</v>
+      </c>
+      <c r="G420" s="1" t="s">
         <v>1404</v>
       </c>
-      <c r="B420" t="s">
-[...2 lines deleted...]
-      <c r="C420" t="s">
+      <c r="H420" t="s">
         <v>1405</v>
-      </c>
-[...13 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D421" t="s">
+        <v>980</v>
+      </c>
+      <c r="E421" t="s">
+        <v>981</v>
+      </c>
+      <c r="F421" t="s">
+        <v>580</v>
+      </c>
+      <c r="G421" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="B421" t="s">
-[...2 lines deleted...]
-      <c r="C421" t="s">
+      <c r="H421" t="s">
         <v>1409</v>
-      </c>
-[...13 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D422" t="s">
+        <v>980</v>
+      </c>
+      <c r="E422" t="s">
+        <v>981</v>
+      </c>
+      <c r="F422" t="s">
+        <v>580</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="B422" t="s">
-[...2 lines deleted...]
-      <c r="C422" t="s">
+      <c r="H422" t="s">
         <v>1413</v>
-      </c>
-[...13 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D423" t="s">
+        <v>980</v>
+      </c>
+      <c r="E423" t="s">
+        <v>981</v>
+      </c>
+      <c r="F423" t="s">
+        <v>115</v>
+      </c>
+      <c r="G423" s="1" t="s">
         <v>1416</v>
       </c>
-      <c r="B423" t="s">
-[...2 lines deleted...]
-      <c r="C423" t="s">
+      <c r="H423" t="s">
         <v>1417</v>
-      </c>
-[...13 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D424" t="s">
+        <v>980</v>
+      </c>
+      <c r="E424" t="s">
+        <v>981</v>
+      </c>
+      <c r="F424" t="s">
+        <v>66</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1420</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="H424" t="s">
         <v>1421</v>
-      </c>
-[...13 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D425" t="s">
+        <v>980</v>
+      </c>
+      <c r="E425" t="s">
+        <v>981</v>
+      </c>
+      <c r="F425" t="s">
+        <v>580</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1424</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="H425" t="s">
         <v>1425</v>
-      </c>
-[...13 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D426" t="s">
+        <v>980</v>
+      </c>
+      <c r="E426" t="s">
+        <v>981</v>
+      </c>
+      <c r="F426" t="s">
+        <v>115</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1428</v>
       </c>
-      <c r="B426" t="s">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="H426" t="s">
         <v>1429</v>
-      </c>
-[...13 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D427" t="s">
+        <v>980</v>
+      </c>
+      <c r="E427" t="s">
+        <v>981</v>
+      </c>
+      <c r="F427" t="s">
+        <v>18</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1432</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="H427" t="s">
         <v>1433</v>
-      </c>
-[...13 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D428" t="s">
+        <v>980</v>
+      </c>
+      <c r="E428" t="s">
+        <v>981</v>
+      </c>
+      <c r="F428" t="s">
+        <v>43</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1436</v>
       </c>
-      <c r="B428" t="s">
-[...2 lines deleted...]
-      <c r="C428" t="s">
+      <c r="H428" t="s">
         <v>1437</v>
-      </c>
-[...13 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D429" t="s">
+        <v>980</v>
+      </c>
+      <c r="E429" t="s">
+        <v>981</v>
+      </c>
+      <c r="F429" t="s">
+        <v>115</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1440</v>
       </c>
-      <c r="B429" t="s">
-[...2 lines deleted...]
-      <c r="C429" t="s">
+      <c r="H429" t="s">
         <v>1441</v>
-      </c>
-[...13 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D430" t="s">
+        <v>980</v>
+      </c>
+      <c r="E430" t="s">
+        <v>981</v>
+      </c>
+      <c r="F430" t="s">
+        <v>580</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1444</v>
       </c>
-      <c r="B430" t="s">
-[...2 lines deleted...]
-      <c r="C430" t="s">
+      <c r="H430" t="s">
         <v>1445</v>
-      </c>
-[...13 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D431" t="s">
+        <v>980</v>
+      </c>
+      <c r="E431" t="s">
+        <v>981</v>
+      </c>
+      <c r="F431" t="s">
+        <v>18</v>
+      </c>
+      <c r="G431" s="1" t="s">
         <v>1448</v>
       </c>
-      <c r="B431" t="s">
-[...2 lines deleted...]
-      <c r="C431" t="s">
+      <c r="H431" t="s">
         <v>1449</v>
-      </c>
-[...13 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D432" t="s">
+        <v>980</v>
+      </c>
+      <c r="E432" t="s">
+        <v>981</v>
+      </c>
+      <c r="F432" t="s">
+        <v>580</v>
+      </c>
+      <c r="G432" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="B432" t="s">
-[...2 lines deleted...]
-      <c r="C432" t="s">
+      <c r="H432" t="s">
         <v>1453</v>
-      </c>
-[...13 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D433" t="s">
+        <v>980</v>
+      </c>
+      <c r="E433" t="s">
+        <v>981</v>
+      </c>
+      <c r="F433" t="s">
+        <v>580</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1456</v>
       </c>
-      <c r="B433" t="s">
-[...2 lines deleted...]
-      <c r="C433" t="s">
+      <c r="H433" t="s">
         <v>1457</v>
-      </c>
-[...13 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D434" t="s">
+        <v>980</v>
+      </c>
+      <c r="E434" t="s">
+        <v>981</v>
+      </c>
+      <c r="F434" t="s">
+        <v>43</v>
+      </c>
+      <c r="G434" s="1" t="s">
         <v>1460</v>
       </c>
-      <c r="B434" t="s">
-[...2 lines deleted...]
-      <c r="C434" t="s">
+      <c r="H434" t="s">
         <v>1461</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D435" t="s">
+        <v>980</v>
+      </c>
+      <c r="E435" t="s">
+        <v>981</v>
+      </c>
+      <c r="F435" t="s">
+        <v>66</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="B435" t="s">
-[...2 lines deleted...]
-      <c r="C435" t="s">
+      <c r="H435" t="s">
         <v>1465</v>
-      </c>
-[...13 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D436" t="s">
+        <v>980</v>
+      </c>
+      <c r="E436" t="s">
+        <v>981</v>
+      </c>
+      <c r="F436" t="s">
+        <v>56</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>1468</v>
       </c>
-      <c r="B436" t="s">
-[...2 lines deleted...]
-      <c r="C436" t="s">
+      <c r="H436" t="s">
         <v>1469</v>
-      </c>
-[...13 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D437" t="s">
+        <v>980</v>
+      </c>
+      <c r="E437" t="s">
+        <v>981</v>
+      </c>
+      <c r="F437" t="s">
+        <v>66</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>1472</v>
       </c>
-      <c r="B437" t="s">
-[...2 lines deleted...]
-      <c r="C437" t="s">
+      <c r="H437" t="s">
         <v>1473</v>
-      </c>
-[...13 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D438" t="s">
+        <v>980</v>
+      </c>
+      <c r="E438" t="s">
+        <v>981</v>
+      </c>
+      <c r="F438" t="s">
+        <v>43</v>
+      </c>
+      <c r="G438" s="1" t="s">
         <v>1476</v>
       </c>
-      <c r="B438" t="s">
-[...2 lines deleted...]
-      <c r="C438" t="s">
+      <c r="H438" t="s">
         <v>1477</v>
-      </c>
-[...13 lines deleted...]
-        <v>1479</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="D439" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E439" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F439" t="s">
         <v>66</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
       <c r="H439" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1484</v>
+        <v>1482</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
       <c r="D440" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E440" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F440" t="s">
         <v>66</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1486</v>
+        <v>1484</v>
       </c>
       <c r="H440" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D441" t="s">
+        <v>980</v>
+      </c>
+      <c r="E441" t="s">
+        <v>981</v>
+      </c>
+      <c r="F441" t="s">
+        <v>66</v>
+      </c>
+      <c r="G441" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="B441" t="s">
-[...2 lines deleted...]
-      <c r="C441" t="s">
+      <c r="H441" t="s">
         <v>1489</v>
-      </c>
-[...13 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1493</v>
+        <v>1491</v>
       </c>
       <c r="D442" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E442" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F442" t="s">
         <v>43</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1494</v>
+        <v>1492</v>
       </c>
       <c r="H442" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D443" t="s">
+        <v>980</v>
+      </c>
+      <c r="E443" t="s">
+        <v>981</v>
+      </c>
+      <c r="F443" t="s">
+        <v>43</v>
+      </c>
+      <c r="G443" s="1" t="s">
         <v>1496</v>
       </c>
-      <c r="B443" t="s">
-[...2 lines deleted...]
-      <c r="C443" t="s">
+      <c r="H443" t="s">
         <v>1497</v>
-      </c>
-[...13 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
       <c r="D444" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E444" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="F444" t="s">
         <v>144</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="H444" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D445" t="s">
+        <v>980</v>
+      </c>
+      <c r="E445" t="s">
+        <v>981</v>
+      </c>
+      <c r="F445" t="s">
+        <v>144</v>
+      </c>
+      <c r="G445" s="1" t="s">
         <v>1504</v>
       </c>
-      <c r="B445" t="s">
-[...2 lines deleted...]
-      <c r="C445" t="s">
+      <c r="H445" t="s">
         <v>1505</v>
-      </c>
-[...13 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D446" t="s">
+        <v>980</v>
+      </c>
+      <c r="E446" t="s">
+        <v>981</v>
+      </c>
+      <c r="F446" t="s">
+        <v>43</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1508</v>
       </c>
-      <c r="B446" t="s">
-[...5 lines deleted...]
-      <c r="D446" t="s">
+      <c r="H446" t="s">
         <v>1509</v>
-      </c>
-[...10 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>10</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F447" t="s">
+        <v>150</v>
+      </c>
+      <c r="G447" s="1" t="s">
         <v>1513</v>
       </c>
-      <c r="B447" t="s">
-[...14 lines deleted...]
-      <c r="G447" s="1" t="s">
+      <c r="H447" t="s">
         <v>1514</v>
-      </c>
-[...1 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>17</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F448" t="s">
+        <v>13</v>
+      </c>
+      <c r="G448" s="1" t="s">
         <v>1516</v>
       </c>
-      <c r="B448" t="s">
-[...14 lines deleted...]
-      <c r="G448" s="1" t="s">
+      <c r="H448" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D449" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="E449" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="F449" t="s">
         <v>150</v>
       </c>
       <c r="G449" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H449" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>26</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F450" t="s">
+        <v>150</v>
+      </c>
+      <c r="G450" s="1" t="s">
         <v>1522</v>
       </c>
-      <c r="B450" t="s">
-[...5 lines deleted...]
-      <c r="D450" t="s">
+      <c r="H450" t="s">
         <v>1523</v>
-      </c>
-[...10 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>10</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F451" t="s">
+        <v>18</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1527</v>
       </c>
-      <c r="B451" t="s">
-[...14 lines deleted...]
-      <c r="G451" s="1" t="s">
+      <c r="H451" t="s">
         <v>1528</v>
-      </c>
-[...1 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>17</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F452" t="s">
+        <v>115</v>
+      </c>
+      <c r="G452" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="B452" t="s">
-[...14 lines deleted...]
-      <c r="G452" s="1" t="s">
+      <c r="H452" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>22</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F453" t="s">
+        <v>56</v>
+      </c>
+      <c r="G453" s="1" t="s">
         <v>1533</v>
       </c>
-      <c r="B453" t="s">
-[...14 lines deleted...]
-      <c r="G453" s="1" t="s">
+      <c r="H453" t="s">
         <v>1534</v>
-      </c>
-[...1 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>26</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F454" t="s">
+        <v>144</v>
+      </c>
+      <c r="G454" s="1" t="s">
         <v>1536</v>
       </c>
-      <c r="B454" t="s">
-[...14 lines deleted...]
-      <c r="G454" s="1" t="s">
+      <c r="H454" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>30</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F455" t="s">
+        <v>13</v>
+      </c>
+      <c r="G455" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="B455" t="s">
-[...14 lines deleted...]
-      <c r="G455" s="1" t="s">
+      <c r="H455" t="s">
         <v>1540</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>34</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F456" t="s">
+        <v>144</v>
+      </c>
+      <c r="G456" s="1" t="s">
         <v>1542</v>
       </c>
-      <c r="B456" t="s">
-[...14 lines deleted...]
-      <c r="G456" s="1" t="s">
+      <c r="H456" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D457" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="E457" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="F457" t="s">
         <v>56</v>
       </c>
       <c r="G457" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H457" t="s">
         <v>1546</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>42</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F458" t="s">
+        <v>56</v>
+      </c>
+      <c r="G458" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="B458" t="s">
-[...14 lines deleted...]
-      <c r="G458" s="1" t="s">
+      <c r="H458" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>47</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F459" t="s">
+        <v>18</v>
+      </c>
+      <c r="G459" s="1" t="s">
         <v>1551</v>
       </c>
-      <c r="B459" t="s">
-[...14 lines deleted...]
-      <c r="G459" s="1" t="s">
+      <c r="H459" t="s">
         <v>1552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>51</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F460" t="s">
+        <v>144</v>
+      </c>
+      <c r="G460" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="B460" t="s">
-[...14 lines deleted...]
-      <c r="G460" s="1" t="s">
+      <c r="H460" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>158</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F461" t="s">
+        <v>18</v>
+      </c>
+      <c r="G461" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="B461" t="s">
-[...14 lines deleted...]
-      <c r="G461" s="1" t="s">
+      <c r="H461" t="s">
         <v>1558</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>55</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F462" t="s">
+        <v>115</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="B462" t="s">
-[...5 lines deleted...]
-      <c r="D462" t="s">
+      <c r="H462" t="s">
         <v>1561</v>
-      </c>
-[...10 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1565</v>
+        <v>1562</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D463" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="E463" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="F463" t="s">
         <v>18</v>
       </c>
       <c r="G463" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H463" t="s">
         <v>1566</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>22</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F464" t="s">
+        <v>18</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="B464" t="s">
-[...5 lines deleted...]
-      <c r="D464" t="s">
+      <c r="H464" t="s">
         <v>1569</v>
-      </c>
-[...10 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>10</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F465" t="s">
+        <v>13</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1573</v>
       </c>
-      <c r="B465" t="s">
-[...14 lines deleted...]
-      <c r="G465" s="1" t="s">
+      <c r="H465" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>17</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F466" t="s">
+        <v>115</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1576</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H466" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1578</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D467" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="E467" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="F467" t="s">
-        <v>61</v>
+        <v>150</v>
       </c>
       <c r="G467" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H467" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>26</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F468" t="s">
+        <v>61</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1581</v>
       </c>
-      <c r="B468" t="s">
-[...14 lines deleted...]
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>30</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F469" t="s">
+        <v>115</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1584</v>
       </c>
-      <c r="B469" t="s">
-[...14 lines deleted...]
-      <c r="G469" s="1" t="s">
+      <c r="H469" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D470" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="E470" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="F470" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H470" t="s">
         <v>1588</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>38</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F471" t="s">
+        <v>13</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1590</v>
       </c>
-      <c r="B471" t="s">
-[...14 lines deleted...]
-      <c r="G471" s="1" t="s">
+      <c r="H471" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>42</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F472" t="s">
+        <v>43</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1593</v>
       </c>
-      <c r="B472" t="s">
-[...14 lines deleted...]
-      <c r="G472" s="1" t="s">
+      <c r="H472" t="s">
         <v>1594</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>47</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F473" t="s">
+        <v>150</v>
+      </c>
+      <c r="G473" s="1" t="s">
         <v>1596</v>
       </c>
-      <c r="B473" t="s">
-[...14 lines deleted...]
-      <c r="G473" s="1" t="s">
+      <c r="H473" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>51</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F474" t="s">
+        <v>115</v>
+      </c>
+      <c r="G474" s="1" t="s">
         <v>1599</v>
       </c>
-      <c r="B474" t="s">
-[...5 lines deleted...]
-      <c r="D474" t="s">
+      <c r="H474" t="s">
         <v>1600</v>
-      </c>
-[...10 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1604</v>
+        <v>1601</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D475" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="E475" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="F475" t="s">
         <v>154</v>
       </c>
       <c r="G475" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H475" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>17</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F476" t="s">
+        <v>154</v>
+      </c>
+      <c r="G476" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="B476" t="s">
-[...14 lines deleted...]
-      <c r="G476" s="1" t="s">
+      <c r="H476" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D477" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="E477" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="F477" t="s">
         <v>125</v>
       </c>
       <c r="G477" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H477" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D478" t="s">
-        <v>1614</v>
+        <v>1602</v>
       </c>
       <c r="E478" t="s">
-        <v>1615</v>
+        <v>1603</v>
       </c>
       <c r="F478" t="s">
         <v>125</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="H478" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1618</v>
+        <v>1615</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>10</v>
       </c>
       <c r="D479" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F479" t="s">
+        <v>125</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H479" t="s">
         <v>1619</v>
-      </c>
-[...10 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>10</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F480" t="s">
+        <v>150</v>
+      </c>
+      <c r="G480" s="1" t="s">
         <v>1623</v>
       </c>
-      <c r="B480" t="s">
-[...14 lines deleted...]
-      <c r="G480" s="1" t="s">
+      <c r="H480" t="s">
         <v>1624</v>
-      </c>
-[...1 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D481" t="s">
-        <v>1627</v>
+        <v>1621</v>
       </c>
       <c r="E481" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
       <c r="F481" t="s">
         <v>125</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1629</v>
+        <v>1626</v>
       </c>
       <c r="H481" t="s">
-        <v>1630</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1631</v>
+        <v>1628</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>10</v>
       </c>
       <c r="D482" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F482" t="s">
+        <v>125</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H482" t="s">
         <v>1632</v>
-      </c>
-[...10 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>10</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F483" t="s">
+        <v>18</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1636</v>
       </c>
-      <c r="B483" t="s">
-[...2 lines deleted...]
-      <c r="C483" t="s">
+      <c r="H483" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
         <v>17</v>
       </c>
-      <c r="D483" t="s">
-[...5 lines deleted...]
-      <c r="F483" t="s">
+      <c r="D484" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F484" t="s">
         <v>144</v>
       </c>
-      <c r="G483" s="1" t="s">
-[...3 lines deleted...]
-        <v>1638</v>
+      <c r="G484" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1640</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -18396,50 +18428,51 @@
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
     <hyperlink ref="G463" r:id="rId462"/>
     <hyperlink ref="G464" r:id="rId463"/>
     <hyperlink ref="G465" r:id="rId464"/>
     <hyperlink ref="G466" r:id="rId465"/>
     <hyperlink ref="G467" r:id="rId466"/>
     <hyperlink ref="G468" r:id="rId467"/>
     <hyperlink ref="G469" r:id="rId468"/>
     <hyperlink ref="G470" r:id="rId469"/>
     <hyperlink ref="G471" r:id="rId470"/>
     <hyperlink ref="G472" r:id="rId471"/>
     <hyperlink ref="G473" r:id="rId472"/>
     <hyperlink ref="G474" r:id="rId473"/>
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>