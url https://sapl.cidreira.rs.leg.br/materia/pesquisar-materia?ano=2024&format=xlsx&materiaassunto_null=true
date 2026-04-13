--- v0 (2025-11-21)
+++ v1 (2026-04-13)
@@ -54,2314 +54,2314 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/pedido_informacao_n01.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/pedido_informacao_n01.2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre o não pagamento do Adicional de Periculosidade aos Guardas Patrimoniais.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/pedido_informacao_n02.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/pedido_informacao_n02.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado quanto foi gasto com o evento de inauguração do prédio inacabado do Centro Administrativo do Município de Cidreira?; Em caso de doação do Coquetel, espaço físico onde foi feito, cerimonialista, etc, que sejam enviados documentos comprobatórios?; Que sejam enviados documentos comprobatórios dos gastos com gerador de energia usado para o evento de inauguração do prédio inacabado, bem como os custos com o show apresentado no dia?</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/pedido_informacao_n03.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/pedido_informacao_n03.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado quantos veículos alugados por secretaria tem o Município?; qual o custo mensal destes veículos por unidade? que sejam enviados modelo e placas dos veículos por secretaria; que sejam enviadas notas fiscais dos pagamentos mensais dos veículos no ano de 2023.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jader Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/pedido_informacao_no_04.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/pedido_informacao_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos as seguintes informações: Cidreira tem bairros? Quais são os nomes? Quais leis e decretos que garantem estas informações?</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/pedido_informacao_no_05.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/pedido_informacao_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca de reunião feita no mês de setembro de 2022 na presença de vereadores, representantes do SIMCRA e comissão representando os professores municipais onde foi decidido e oficializado em Ata, que a categoria acima mencionada, seria contemplada no mês de setembro de 2023 com aumento percentual igual ao concedido na lei de reposição salarial dada a todo quadro de funcionários municipais no ano de 2023.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_informacao_no_06.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_informacao_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado: quem está respondendo pela Secretaria de Administração e pela de Saúde?; Portaria de nomeação dos secretários (as), caso haja, se não houverem, que sejam enviadas as exonerações dos ex-secretários.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_informacao_no_07.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_informacao_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado: contrato com empresa que presta serviço de limpeza urbana junto ao Executivo Municipal; planilha de serviços prestados por tal empresa desde o início do contrato; e comprovante de pagamentos efetuados até o momento para tal empresa.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/pedido_informacao_no_08.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/pedido_informacao_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado o número de Agentes Administrativos contratados no ano de 2024; Portaria de nomeação dos mesmos; Onde estão lotados.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/pedido_informacao_no_09.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/pedido_informacao_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Solicito seguintes informações: Se existe calendário de eventos para os meses de Outono e Inverno; se existe calendário relacionado a desportos para os meses de Outono e Inverno. Existindo tal calendário, quais os desportos, quais os eventos, locais, horários e quais atividades que serão desenvolvidas, tendo em vista que na falta destes, farei as solicitações necessárias em formato de indicação, isto conforme a necessidade comercial do município, anseios e reivindicações da comunidade.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Evanio do Gás, Claudião da Maré Cheia, Gilmar, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/pedido_informacao_no_10.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/pedido_informacao_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja informado e encaminhado a esta Casa, prestação de contas, conforme Memorial Descritivo com os devidos valores investidos, referente ao Contrato 064/2023, que estabelece a reforma do prédio do Centro Administrativo, e cronograma da obra e a devida execução, se tal obra foi entregue na sua totalidade ou aguarda a finalização.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Evanio do Gás, Gilmar, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/pedido_informacao_no_11.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/pedido_informacao_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado sobre a Pavimentação em PVS que vem ocorrendo na Rua Arnaldo José Berguer.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/pedido_informacao_no_12.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/pedido_informacao_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa por que não estão funcionando no prédio recém-inaugurado da Prefeitura Municipal os seguintes departamentos e secretarias do Poder Executivo: - departamento de planejamento vinculado à secretaria de Obras; vigilância sanitária vinculado à secretaria de Saúde; secretaria da Fazenda e secretaria da Educação e Cultura. Que seja informado data prevista para tais setores e secretarias estarem instalados no novo (reformado) prédio municipal.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/pedido_informacao_no_13.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/pedido_informacao_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado como estão os tramites relativos a destinação de Emenda Imposição feita no ano de 2023 pelo vereador que subscreve para aplicação no ano vigente?</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/pedido_informacao_no_14.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/pedido_informacao_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado nomes dos atuais Secretários Municipais; portaria de nomeação dos mesmos; nomes dos ocupantes dos cargos de Direção das Secretarias e portaria dos mesmos.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/pedido_informacao_no_15.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/pedido_informacao_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado sobre a prestação de contas parcial dos valores por emenda parlamentar e convênio com Estado que totalizaram R$165.000,00 enviados para o CRM - Centro de Referência da Mulher.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/pedido_informacao_no_16.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/pedido_informacao_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado quantas cestas básicas foram distribuídas pelo CRAS nos últimos 60 dias; relação dos contemplados por tais entregas.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/pedido_informacao_no_17.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/pedido_informacao_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado qual trajeto (Ruas e Avenidas) dentro da cidade é de responsabilidade do DAER; que sejam enviados documentos comprobatórios.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_informacao_no_18.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_informacao_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado sobre o valor de R$50.000,00 de repasse que esta Casa Legislativa enviou para as compras de cestas básicas; que sejam enviados documentos comprobatórios da Compra.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pedido_informacao_no_19.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pedido_informacao_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado o andamento da execução da emenda impositiva repassada para a Secretaria de Educação e Cultura, para uso no Santuário de Iemanjá.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pedido_informacao_no_20.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pedido_informacao_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado o andamento/tramitação referente à ação judicial de ressarcimento do Fundão realizada pelo SIMCRA. Que possa ser levantada as informações com os setores responsáveis da prefeitura e com o SIMCRA.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pedido_informacao_no_21.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pedido_informacao_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado quando começaram as obras listadas abaixo que constam na mensagem nº 52, da PL que autoriza a contratação de operação de crédito junto ao Banco do Brasil?_x000D_
 As obras seriam: pavimentação asfáltica na Av. Mostardeiro, rua Osvaldo Aranha, rua Júlio Brunelli e Av. Senhor Teixeira; pavimentação com blocos intertravados na Av. União, trecho compreendido entre a rua Arildo Luiz da Rosa Pinto (antiga rua 8) até a Nossa Senhora Aparecida (antiga rua 11); aquisição de veículo para iluminação pública.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pedido_informacao_no_22.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pedido_informacao_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado quantos PADs (Processo Administrativo Disciplinar) foram abertos nos últimos dois anos e quantos foram concluídos tendo suas conclusões comunicadas aos ora processados?</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_informacao_no_23.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_informacao_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Que se informado quais os servidores concursados e CCs que estão de férias no mês de setembro? Caso haja, que sejam enviadas portarias de concessão de férias.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_informacao_no_24.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_informacao_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais servidores da área da Enfermagem que foram beneficiados com PORTARIA GM/MS Nº 4.155 DE 14 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pedido_informacao_no_25.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pedido_informacao_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Como está o andamento da reforma das casa populares para que as mesmas sejam entregues as famílias contempladas.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pedido_informacao_no_26.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pedido_informacao_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Que seja informado e encaminhado a esta Casa, com base no Contrato nº 116/2024, firmado entre a Prefeitura Municipal de Cidreira e a empresa FMG Construtora LTDA, o motivo para que as obras de pavimentação no entroncamento da Av. Fausto Borba Prates e a Rua 33 (defronte a E. E. Raul Pilla), estarem paradas.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pl_no_001.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pl_no_001.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - operador de máquina</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/pl_no_002.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/pl_no_002.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - cozinheira/merendeira</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/pl_no_003.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/pl_no_003.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Art. 3º da Lei Municipal nº 3012/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/pl_no_004.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/pl_no_004.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Art. 3º da Lei Municipal nº 3015/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/pl_no_005.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/pl_no_005.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Art. 3º da Lei Municipal nº 3016/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1552/pl_no_006.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1552/pl_no_006.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - enfermeiro plantonista</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/pl_no_007.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/pl_no_007.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do caput do Art. 8º da Lei Municipal nº 3135/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/pl_no_008.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/pl_no_008.2024.pdf</t>
   </si>
   <si>
     <t>"Concede abono salarial aos Agentes Comunitários de Saúde, vinculados às Equipes da Estratégia de Saúde da Família - ESF."</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_no_009.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_no_009.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 40 da Lei Municipal Nº 3040/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pl_no_010.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pl_no_010.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do caput e incisos I e II do art. 3º da Lei Municipal Nº 2069/2014, e dá outras providências."</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_no_011.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_no_011.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - agentes administrativos</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pl_no_012.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pl_no_012.2024.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o inciso V ao artigo 20 da Lei Municipal nº 1776/2010."</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/pl_no_013.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/pl_no_013.2024.pdf</t>
   </si>
   <si>
     <t>"Institui a gratificação mensal para o Agente de Contratação/ Pregoeiro e para os Membros de Apoio ao Pregoeiro, e dá outras providências."</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_no_014.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_no_014.2024.pdf</t>
   </si>
   <si>
     <t>"Cria cargo em comissão de Diretor Geral do Posto de Pronto Atendimento Eva Dias de Melo, Diretor Administrativo do Centro de Referência da Mulher, Chefe da Central de Compras e Diretor de Transporte Escolar, e dá outras providências."</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_no_015.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_no_015.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - agente adm;_x000D_
 - secretário de escola;_x000D_
 - fonoaudiólogo;_x000D_
 - servente de limpeza;_x000D_
 - cozinheira/merendeira;_x000D_
 - atendente de educação infantil_x000D_
 - pedagogo_x000D_
 - professor séries iniciais / educação infantil_x000D_
 - ...</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/pl_no_016.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/pl_no_016.2024.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do município de Cidreira/RS e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de R$ 21.048,23."</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/pl_no_017.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/pl_no_017.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - atendente educação infantil_x000D_
 - professor educação infantil_x000D_
 - professor ensino fundamental - educação física</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_no_018.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_no_018.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - agentes de endemias</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_no_019.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_no_019.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público e dá outras providências."_x000D_
 - assistente social</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pl_no_020.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pl_no_020.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elementos de despesa, abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/pl_no_021.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/pl_no_021.2024.pdf</t>
   </si>
   <si>
     <t>"Cria cargos em Comissão de Diretor Geral do Posto de Pronto Atendimento Eva Dias de Melo, Diretor Administrativo do Centro de Referência da Mulher, Chefe da Central de Compras e Diretor do Transporte Escolar, e dá outras providências."</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pl_no_022.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pl_no_022.2024.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 2315/2017, e dá outras providências."</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pl_no_023.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pl_no_023.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do caput do art. 2º da Lei Municipal nº 2920/2022."_x000D_
 - vale alimentação</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_no_024.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_no_024.2024.pdf</t>
   </si>
   <si>
     <t>"Autorizo o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - 1 monitor da Casa de Passagem</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_no_025.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_no_025.2024.pdf</t>
   </si>
   <si>
     <t>"Cria o cargo em Comissão de Diretor da Educação Inclusiva Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/pl_no_026.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/pl_no_026.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza pais, familiares ou responsáveis a acompanhar a refeição de crianças com transtorno do Espectro Autista e/ou com necessidades especiais dentro das escolas públicas e privadas e dá outras providências."</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/pl_no_027.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/pl_no_027.2024.pdf</t>
   </si>
   <si>
     <t>"Determina a realização de censo do Transtorno do Espectro Autismo e dá outras providências."</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/pl_no_028.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/pl_no_028.2024.pdf</t>
   </si>
   <si>
     <t>"Obriga os estabelecimentos públicos e privados no Município de Cidreira a inserirem nas placas de atendimento prioritário o símbolo mundial do autismo, passando a exigir o referido símbolo nos assentos do transporte coletivo e nas vagas de estacionamento de estabelecimentos destinadas às pessoas com deficiência e dá outras providências."</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/pl_no_029.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/pl_no_029.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 2406/2017, para incluir o Transtorno do Espectro Autista e Pessoas com Deficiência (PCD) no rol de deficiências para fins de isenção do Imposto Predial Urbano e da taxa de Coleta de Lixo do Município."</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_no_030.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_no_030.2024.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/pl_no_031.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/pl_no_031.2024.pdf</t>
   </si>
   <si>
     <t>"Veda a nomeação de pessoa condenada por sentença criminal transitada em julgado e fundamentada na Lei Federal nº 11.340/2006 (Lei Maria da Penha), para exercer cargo em comissão no município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_no_032.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_no_032.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal Nº 3033/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Cidreira - CVC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pl_no_033.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pl_no_033.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a resolução do artigo 2º da Lei Municipal Nº 2943/2022."</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pl_no_034.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pl_no_034.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o serviço voluntário no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/pl_no_035.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/pl_no_035.2024.pdf</t>
   </si>
   <si>
     <t>"Cria cargos em Comissão de Diretor Geral do Posto de Pronto Atendimento Eva Dias de Melo, de Diretor Administrativo do Centro de Referência da Mulher e de Diretor do Transporte Escolar, e dá outras providências."</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pl_no_036.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pl_no_036.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar ações e elementos de despesas no Orçamentos de 2024, abrir Créditos Adicionais Suplementares e dá outras providências."</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_no_037.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_no_037.2024.pdf</t>
   </si>
   <si>
     <t>"Institui a gratificação mensal para o Agente de Contratação/Pregoeiro e para os Membros de Apoio ao Pregoeiro e dá outras providências."</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pl_no_038.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pl_no_038.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a distribuição de pontos comerciais em locais de eventos onde haja a coparticipação pública com repasse de verba para realização destes."</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/pl_no_039.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/pl_no_039.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 3039/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pl_no_040.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pl_no_040.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - psicólogo_x000D_
 - médico psiquiatra</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pl_no_041.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pl_no_041.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional no Orçamento urgente e dá outras providências."</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/pl_no_042.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/pl_no_042.2024.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do município de Cidreira/RS e autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 de R$ 50.623,04"</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/pl_no_043.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/pl_no_043.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - auxiliar de inspeção_x000D_
 - médico veterinário</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/pl_no_044.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/pl_no_044.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 3091/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/pl_no_045.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/pl_no_045.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3050/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/pl_no_046.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/pl_no_046.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - fisioterapeuta</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/pl_no_047.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/pl_no_047.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - psicólogo</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pl_no_048.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pl_no_048.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elemento de despesa no orçamento de 2024 e a abrir Crédito Adicional Suplementar, e dá outras providências."</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pl_no_049.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pl_no_049.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - téc. enfermagem_x000D_
 - enfermeiro plantonista_x000D_
 - enfermeiro de saúde da família</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pl_no_050.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pl_no_050.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - motoristas</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/pl_no_051.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/pl_no_051.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - téc. em enfermagem_x000D_
 - enfermeiro plantonista</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/pl_no_052.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/pl_no_052.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências." _x000D_
 - recepcionistas</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/pl_no_053.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/pl_no_053.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - servente limpeza</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/pl_no_054.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/pl_no_054.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - médico radio.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_no_055.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_no_055.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - prof. séries iniciais, fundamental, educação infantil_x000D_
 - atendente ed. infantil_x000D_
 - secretário escola_x000D_
 - pedagogo_x000D_
 - psicólogo_x000D_
 - técnico em informática</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/pl_no_056.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/pl_no_056.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3069/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pl_no_057.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pl_no_057.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - servente limpeza_x000D_
 - educador social</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pl_no_058.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pl_no_058.2024.pdf</t>
   </si>
   <si>
     <t>"Institui a Carteira de Identificação da Pessoa com Fibromialgia - CIPFIBRO no âmbito do Município de Cidreira."</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_no_059.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_no_059.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - condutor de ambulância</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_no_060.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_no_060.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoa para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - motorista</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/pl_no_061.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/pl_no_061.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - enfermeiro de saúde da família</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pl_no_062.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pl_no_062.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 3º da Lei Municipal nº 3068/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/pl_no_063.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/pl_no_063.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 2º da Lei Municipal Nº 3050/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/pl_no_064.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/pl_no_064.2024.pdf</t>
   </si>
   <si>
     <t>"Dá nomenclatura de rua no Munícipio de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/pl_no_065.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/pl_no_065.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - prof. séries iniciais; ensino fundamental - ensino religioso; ensino fundamental - geografia; ensino fundamental - educação física; monitor de escola</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_no_066.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_no_066.2024.pdf</t>
   </si>
   <si>
     <t>"Inclui ações no PPA - Plano Plurianual 2022-2025 e na Lei de Diretrizes Orçamentárias de 2024, e dá outras providências."</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_no_067.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_no_067.2024.pdf</t>
   </si>
   <si>
     <t>"Institui a Política "Vini Jr" de Combate ao Racismo nos torneios esportivos realizados ou patrocinados pelo Prefeitura de Cidreira."</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_no_068.2024_ldo.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_no_068.2024_ldo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_no_069.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_no_069.2024.pdf</t>
   </si>
   <si>
     <t>"Fixa os subsídios dos Agentes Políticos do Município de Cidreira RS, incluindo na Câmara de Vereadores e no Executivo o Prefeito, Vice-Prefeito, Vice-Prefeito é Secretários Municipais para a Legislatura 2025/2028."</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_no_070.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_no_070.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 14 da Lei Municipal nº 1538/2007, alterado pelas Leis Municipais nº 1610/2008 e 3104/2023."</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/pl_no_071.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/pl_no_071.2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do caput do artigo 4º da Lei Municipal nº 628/97, alterado pela Lei Municipal nº 1828/2021."</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/pl_no_072.2024_loa.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/pl_no_072.2024_loa.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a despesa do município de Cidreira para exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_no_073.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_no_073.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização das edificações construídas sobre a área objeto do REURB Especial - Processo Nº 1373/2020."</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pl_no_074.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pl_no_074.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza repasse financeiro ao CONSEPRO ZONA SUL DE TRAMANDAÍ de dá outras providências."</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_no_075.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_no_075.2024.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a ONG CÉHU - Centro Especial Humanitário Universal."</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/pl_no_076.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/pl_no_076.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - técnico em radiologia</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/pl_no_077.2024_-arquivado.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/pl_no_077.2024_-arquivado.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para a Revisão Geral Anual da Remuneração dos Servidores do Poder Executivo e do Poder Legislativo, extensiva aos subsídios dos secretários municipais e aos proventos de iniciativa e das pensões, e dá outras providências."</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pl_no_078.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pl_no_078.2024.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do município de Cidreira/RS e autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 no valor de R$ 200.000,00"</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/pl_no_079.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/pl_no_079.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Cidreira a conceder isenção de Imposto de Transmissão de Bens Imóveis (ITBI), para imóveis integrantes do Programa Minha Casa Minha Vida Reconstrução, instituído pela Portaria MCID nº 520, de 05/06/2024, expedida pelo Ministério das Cidades."</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/pl_no_081.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/pl_no_081.2024.pdf</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/pedido_de_providencias_no_001.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/pedido_de_providencias_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Sejam efetuados os reparos necessários na pavimentação no entroncamento das Avenidas Cidreiras com Osvaldo Aranha, bairro Centro.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/pedido_de_providencias_no_002.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/pedido_de_providencias_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito os reparos necessários na pavimentação da Av. Calábria, no entroncamento com a rua 13, bairro Francisco Mendes.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/pedido_de_providencias_no_003.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/pedido_de_providencias_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza na rua Arildo Luiz da Rosa Pinto, número 5839, bairro Nazaré, e também dentro do possível no entorno da referida quadra.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/pedido_de_providencias_no_004.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/pedido_de_providencias_no_004.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza, remoção de lixo e entulhos colocados por carroceiros na Rua Caubi Aracauana da Silveira, próximo ao número 2735, também no entorno do valão e em suas proximidades.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencias_no_005.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencias_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Solicito retirada da areia que está sobre o asfalto, areia que está entre a beira mar e a rua Parque Osório Duque Estrada, próximo a santa junto a plataforma.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencias_no_006.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencias_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Solicito verificação de falta de energia ou troca de lâmpadas na quadra esportiva localizada na rua da plataforma (Parque Osório Duque Estrada).</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencias_no_007.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencias_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Que se faça limpeza e retirada de toda sujeira que circunda o estádio municipal.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/pedido_de_providencias_no_008.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/pedido_de_providencias_no_008.2024.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rua Manoel Braz de Lima, nas proximidades do número 331, esquina com Av. Cauduro, também que se estenda a limpeza a calçada.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_providencias_no_009.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_providencias_no_009.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza e manutenção para revitalizar e toda a extensão canteiro central da Avenida ( T ) no bairro Nazaré.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/pedido_de_providencias_no_010.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/pedido_de_providencias_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos a limpeza no entorno da EMEI Tio Jorge Calderon, na Av. Alfredo Pedro, 4672 Parque dos Pinos.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencias_no_011.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencias_no_011.2024.pdf</t>
   </si>
   <si>
     <t>Sejam feitas a limpeza e manutenção da Praça Itália, também sejam instalados goleiras no campo existente.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/pedido_de_providencias_no_012.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/pedido_de_providencias_no_012.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza no entorno do ginásio da escola Ildo Meneghetti.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/pedido_de_providencias_no_013.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/pedido_de_providencias_no_013.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza e corte de grama na Rua 15 em frente ao número 670, onde encontra-se o Projeto Social Renascer.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/pedido_de_providencias_no_014.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/pedido_de_providencias_no_014.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza no entorno da associação (AMVERCOL) Associação dos Moradores, Veranistas e Comerciantes do Distrito da Costa do Sol.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/pedido_de_providencias_no_015.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/pedido_de_providencias_no_015.2024.pdf</t>
   </si>
   <si>
     <t>Solicito revisão da iluminação pública na Rua da Plataforma de Cidreira, bairro Salinas.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/pedido_de_providencias_no_016.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/pedido_de_providencias_no_016.2024.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza na Rua Manoel Braz de Lima (Antiga Av. Nordeste) entre a Rua Cauduro e a Rua José Pita, também com urgência observar e resolver a questão do nivelamento da rua, visto ter desníveis profundos que acumulam água.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/pedido_de_providencias_no_017.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/pedido_de_providencias_no_017.2024.pdf</t>
   </si>
   <si>
     <t>Providências para a Escola Municipal de Ensino Fundamental Marcílio Dias: recolocar ou reparar a cobertura de acrílico pois a atual está danificada.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/pedido_de_providencias_no_018.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/pedido_de_providencias_no_018.2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma placa de parada de ônibus na RS 784 km5, mais específico na entrada da Fortaleza.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencias_no_019.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencias_no_019.2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a substituição das lâmpadas na entrada Antônio Pacheco do Nascimento, Distrito da Fortaleza.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/pedido_de_providencias_no_020.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/pedido_de_providencias_no_020.2024.pdf</t>
   </si>
   <si>
     <t>Seja criado modelo oficial de solicitação de adesão aos projetos de Lei Complementares 033/2024 e 034/2024 que emendaram a LC 019/2010 pelos funcionários municipais que assim desejarem.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencias_no_021.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencias_no_021.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma revisão nas luminárias da Rua Osmar Antônio da Silva (antiga Rua 18), que compreende o trajeto da Rua 41 até a Av. Santos Vidart, situada no bairro Parque dos Pinos, perto do mercado "Vila Lobos".</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/pedido_de_providencias_no_022.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/pedido_de_providencias_no_022.2024.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo através da Secretaria de Obras realize a limpeza e capina no cemitério das Pitangueiras.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pedido_de_providencias_no_023.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pedido_de_providencias_no_023.2024.pdf</t>
   </si>
   <si>
     <t>"Que seja feito a limpeza do pátio onde fica instalado o "Centro de Saúde Mental".</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencias_no_024.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencias_no_024.2024.pdf</t>
   </si>
   <si>
     <t>Que se faça limpeza no pátio do ginásio da Escola Marcílio Dias.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pedido_de_providencias_no_025.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pedido_de_providencias_no_025.2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas a limpeza, manutenção e revitalização da praça pública localizada no Parque Osório Duque Estrada (rua do acesso a Plataforma de Pesca).</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencias_no_026.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencias_no_026.2024.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos os trabalhos de capina e limpeza da Rua Altemar Dutra, bairro Salinas que corresponde ao trecho inicial do Mercado e Padaria Suzimar até o Caminho do Mar Luci.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencias_no_027.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencias_no_027.2024.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos os trabalhos de capina e limpeza da Rua Silveira Martins, bairro Centro, que corresponde ao trecho inicial do Tv. do Ginásio até a AFUFE - Camping.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/pedido_informacao_n01.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/pedido_informacao_n01.2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a possibilidade e avaliação de impetrar ação judicial em face da CEEE Equatorial.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_no_002.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_no_002.2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado serviço de pavimentação nas ruas 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, e 18 a partir da Av. Fausto Borba Prates (todas no bairro Chico Mendes).</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_no_003.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Que seja contratado em caráter de urgência profissional da área de ginecologia para atendimento no município.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/indicacao_no_004.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/indicacao_no_004.2024.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a lei 2828/2021 - "Dispõe da instituição do programa CIDREIRA AMIGA DO IDOSO - REMÉDIO EM CASA PARA OS IDOSOS  e dá outras providências."</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_no_005.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a troca do Poste de Luz situado na Rua Ari Barroso, bem na esquina com a Av. Quarenta e quatro no Bairro Nazaré, em caráter de urgência.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_no_006.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da Avenida Itália, correspondendo o trecho da Rua 14, Chico Mendes, próximo ao novo prédio da escola Francisco Mendes, que este calçamento se estenda até a Avenida Mostardeiro.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_no_007-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Solicito analise sobre a possibilidade de implantar um sistema de informações integrado ou por aplicativo, onde os médicos dos postos de saúde bem como do Posto 24 horas, possam saber sobre os medicamentos existentes em tempo real na farmácia municipal.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/indicacao_no_008-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/indicacao_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado calçamento em PAVS na Av. Calabria, no trecho compreendido entre a Av. Mostardeiro até a Beira-Mar.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/indicacao_no_009-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/indicacao_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Viabilidade chamamento de TODOS os Guardas Patrimoniais para que se manifestem, de acordo com o previsto no Art. 73 da LC nº 021 de 12 de dezembro de 2012.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/indicacao_no_010-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/indicacao_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade e ampliação de extensão de Rede Elétrica na Rua Margarida, no trecho compreendido entre as Ruas Papagaio e Garça e também, na Rua Lírio, no trecho compreendido entre as Ruas Martin Pescador e João de Barro.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Gugu Calderon</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/indicacao_no_011-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/indicacao_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a instalação de redutores de velocidade, bem como, a correta sinalização, em Cidreira na ERS-786, trecho compreendido a partir da entrada do Município, próximo ao número 470, até a rotatória da Avenida Giácomo Carniel, número 4699.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/indicacao_no_012-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/indicacao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Possibilidade de implantação de um aplicativo para o serviço público municipal, atendendo a todas as suas áreas.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/indicacao_no_013-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/indicacao_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de câmeras de vídeo monitoramento e cercamento eletrônico em todo o município de Cidreira RS.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_no_014-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possibilidade de revitalização total da Avenida Alfredo Pedro, revitalização com asfalto em toda a sua extensão, com instalação de ciclovia no canteiro central e espaço para caminhadas assim como se encontra na Av. Fausto Borba Prates.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/indicacao_no_015-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/indicacao_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possibilidade de liberar o uso do ginásio da escola Marcílio Dias para os moradores de Cidreira nos horário que não haja atividades escolares.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/indicacao_no_016-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/indicacao_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado calçamento em PAVS na Av. Dep. Júlio Bruneli, no trecho compreendido entre a Av. Mostardeiro até a Beira-Mar.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/indicacao_no_017-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/indicacao_no_017-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possiblidade instalar cobertura sobre a quadra de esportes localizada dentro da escola Ildo Meneghetti.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possibilidade reforma urgente do ginásio da escola Ildo Meneghetti, ginásio que fica em frente a escola no outro lado da avenida.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/indicacao_no_019-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/indicacao_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Solicito análise e a implantação do sistema de coleta seletiva de lixo e outros resíduos relacionados no município de Cidreira, bem como todo o necessário para sua regulamentação.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/indicacao_no_020-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/indicacao_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possibilidade instalar uma pracinha para os pequeninos, na área já existente que tem apenas um equipamento, dentro da escola Ildo Meneghetti.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/indicacao_no_021-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/indicacao_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria Municipal de Desporto.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/indicacao_no_022-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/indicacao_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma extensão de rede de água na Rua Violeta, no Bairro Costa do Sol em Cidreira, no trecho compreendido entre os número 2593 à 2740.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/indicacao_no_023-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/indicacao_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que a Prefeitura Municipal de Cidreira intervenha junto ao Governo do Estado, Secretaria Estadual de Segurança Pública Estadual, para aumento do efetivo da Brigada Militar no Município de Cidreira, seja por meio de contratação de excedentes oriundos de Concurso Público Estadual, ou qualquer outro remanejo possível endereçado à nossa cidade.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/indicacao_no_024-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/indicacao_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que a Prefeitura Municipal de Cidreira intervenha junto ao Governo do Estado, Secretaria Estadual de Segurança Pública Estadual, para a renovação de nova frota de Viaturas para a Brigada Militar no Município de Cidreira, seja por meio de compras ou qualquer outro remanejo possível endereçado ao Município.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/indicacao_no_025-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/indicacao_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possibilidade de dar continuidade, de onde parou, ao canteiro central que foi instalado em PVS da Mostardeiro (Avenida Cidreira), esquina Rua João de Barro até a divisa de Pinhal.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>Seja feito com urgência o estudo de viabilidade para a instalação de iluminação pública na rua denominada Nilza Vasques Acosta, trecho compreendido entre a rodovia RS 784 e o acesso ao bairro Estância da Lagoa.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_no_027-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar análise sobre a possibilidade da construção de um posto de saúde (UBS) e instalação de todo o necessário no Bairro Chico Mendes.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_no_028-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_no_028-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar estudo para criação de uma indústria de produção de pavimentos de concreto, alguns deles conhecidos como PVS, pavimento intertravado ou bloquetes, inclusive estudar a compra e instalação de uma máquina de produção.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/indicacao_no_029-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/indicacao_no_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado reforma na base e em algumas fissuras na estrutura da Estátua de Iemanjá, localizada no Parque das Dunas no Bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/indicacao_no_030.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/indicacao_no_030.2024.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a substituição do poste localizado na Rua União, em frente ao número 567, bairro Centro.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_no_031.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_no_031.2024.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma cobertura para a parada de ônibus Avenida Fausto Borba Prates ao lado do número 3472 sentido Cidreira/Tramandaí, próximos aos comércios locais como: Escritório Pedron Advogados, Edair Cabelereiro entre outros.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_no_032.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_no_032.2024.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Departamento de Patrimônio do Estado do RS a doação da área conhecida como Colônia de Férias do DAER, localizada no quarteirão compreendido pelas Ruas Osvaldo Aranha, Calábria, Lídia Silveira Saraiva e dos Metalúrgicos, no centro de Cidreira/RS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1656/indicacao_no_033.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1656/indicacao_no_033.2024.pdf</t>
   </si>
   <si>
     <t>Que o ônibus escolar também atenda a Avenida Mostardeiro no perímetro compreendido entre a Avenida Calábria e a Rua União, prosseguindo posteriormente pela Rua Osvaldo Aranha e, posteriormente, continuando seu trajeto pela Avenida Giacomo Carniel finalizando na Escola Municipal Marcílio Dias.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_no_034.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_no_034.2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Projeto de Lei, cujo anteprojeto encontra-se em anexo, com o objetivo de ampliar o período de licença maternidade às servidoras públicas municipais para 180 (cento e oitenta) dias na forma especificada.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>Milico, Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_no_035.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_no_035.2024.pdf</t>
   </si>
   <si>
     <t>Bancada do PL_x000D_
 Que seja reformado a benfeitoria que está inacabada, e que seja revitalizada a academia ao ar livre (Sargento Walter dos Santos).</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_no_036.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_no_036.2024.pdf</t>
   </si>
   <si>
     <t>Bancada do PL_x000D_
 Que seja o estudo de viabilidade para colocação quebras molas em frente a Pracinha junto a campinho de futebol localizado na Rua Pedro Ribeiro da Silva.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_no_037.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_no_037.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de medidas em virtude da situação de Emergência que estamos vivendo.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_no_038.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_no_038.2024.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido já feito em anos anteriores de pavimentação na rua em frente a escola Ildo Meneghette.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_no_039.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_no_039.2024.pdf</t>
   </si>
   <si>
     <t>Que seja cumprido a Lei nº 2775/2020 - "Dispõe sobre a criação do Banco Municipal de Alimentos no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_no_040.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_no_040.2024.pdf</t>
   </si>
   <si>
     <t>Que seja relocado o Centro de Referência da Mulher CRM, bem como equipado com mobiliário, computadores, impressoras, espaços kids, materiais de expediente e material humano necessário para o bom funcionamento do CRM.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/indicacao_no_041.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/indicacao_no_041.2024.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito com urgência operação de tapa buracos nas vias de grande circulação em Cidreira bem como nas ruas secundárias.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no_042.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no_042.2024.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um abrigo escolar na esquina das ruas 17 com a 46 no Bairro Antena e que o ônibus escolar possa circular por essas ruas no embarque e desembarque dos alunos de nossa cidade.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>Tati Zanoni, Claudião da Maré Cheia, Evanio do Gás, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/indicacao_no_043.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/indicacao_no_043.2024.pdf</t>
   </si>
   <si>
     <t>BANCADA DO PODEMOS E UNIÃO BRASIL - REESTABELECIMENTO COM A MÁXIMA URGÊNCIA DO PORTAL DA PREFEITURA MUNICIPAL DE CIDREIRA</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no_044.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no_044.2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado serviço de capina e limpeza de rua do trecho compreendido entre as ruas: André Silva, Kid Pepe, Cândido das Neves, Vinícius de Moraes e Newton Teixeira, bem como entre as transversais: Cesar Passarinho, Donga, Heitor dos Prazeres, Maria Oliveira e Antônio Alves em Salinas. Solicito também a recuperação do calçamento na cabeceira da rua de Vinícius de Moraes com a RS 786, devido aos buracos.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no_045.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no_045.2024.pdf</t>
   </si>
   <si>
     <t>Realize a elevação do calçamento da Rua Ajaecir Nunes da Silveira, entre a Av. Julio Bruneli e a Rua 33.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no_046-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação em PVS na Av. Fausto Borba Prates na pista de trânsito sentido norte/sul entre a Av. Itália e Av. Calábria.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_no_047-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_no_047-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de substituição de poste.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_no_048-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_no_048-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparo no asfalto ou colocação de PAVS nos dois lados da Av. Alfredo Pedro da Silva, em especial no perímetro próximo a a EMEF Alfredo Pedro da Silva e EMEI Tio Jorge Calderon.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_no_049-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_no_049-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma barreira de contenção bem na curva na curva do Bar Azul (Av. Giácomo Carniel com Av. Osvaldo Aranha) visando a segurança dos pedestres, motoristas e também do proprietário do imóvel situado na esquina.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_no_050.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_no_050.2024.pdf</t>
   </si>
   <si>
     <t>Que seja criado ponto de embarque e desembarque de crianças dos ônibus escolares na Av. União esquina com rua Senhora Aparecida.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/indicacao_no_051.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/indicacao_no_051.2024.pdf</t>
   </si>
   <si>
     <t>Que seja trabalho de pavimentação nas ruas 8, 9, 10, 11, 12, 13, 14, 15, 16, 17 e 18 no Bairro Francisco Mendes em toda a extensão das ruas acima listadas que não tenham pavimentação.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_no_052.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_no_052.2024.pdf</t>
   </si>
   <si>
     <t>Que se faça cumprir Lei nº 3194 /2024 "Institui a carteira de identificação da pessoa com fibromialgia - CIPFIBRO no âmbito do município de Cidreira."</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no_053.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no_053.2024.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo realize melhorias no campo de futebol sete, localizado entre as ruas Lirio, Margarida e Tesourinha, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no_054.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no_054.2024.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas limpezas e reparos em todas as rampas e descidas de praia em toda extensão da nossa orla marítima, em especial na descida da Rua Tesourinha e também na descida da Madeirinha do Batista (Rua Walter Moraes Vasques).</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/indicacao_no_055.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/indicacao_no_055.2024.pdf</t>
   </si>
   <si>
     <t>Conclusão de serviço</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_no_056.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_no_056.2024.pdf</t>
   </si>
   <si>
     <t>Que se faça cumprir a Lei Municipal nº 2782/2020 (Cria o Programa Banco de Empregos para a juventude, no âmbito do Município de Cidreira, na forma que indica.")</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_no_057.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_no_057.2024.pdf</t>
   </si>
   <si>
     <t>Revitalização da "Academia ao Ar Livre Sargento Walter dos Santos"</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/indicacao_no_058.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/indicacao_no_058.2024.pdf</t>
   </si>
   <si>
     <t>Revitalização da "Praça Alcino José Ferreira"</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>PLRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Milico, Claudião da Maré Cheia, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/projeto_de_resolucao_no_001.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/projeto_de_resolucao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Comissão CPI Nº 002/2023: Ver. Romildo Silveira, Ver. Cláudio Hoffmann e Ver. Evanio Carneiro_x000D_
 "Torna público o resultado da investigação da Comissão Parlamentar de Inquérito Nº 002/2023, constituída pela Resolução de Mesa Nº 003/2023, mediante apresentação do relatório final."</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/anteprojeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/anteprojeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação da Unidade Básica de Saúde Animal (UBASA), no âmbito do Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/anteprojeto_de_lei_002-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/anteprojeto_de_lei_002-2024.pdf</t>
   </si>
   <si>
     <t>"Cria no Município de Cidreira o serviço de Transporte Escolar Especial e dá outras providências."</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/decreto_01-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/decreto_01-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o horário de expediente do dia 28 de março de 2024."</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/decreto_02-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/decreto_02-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o julgamento das contas da Prefeitura Municipal de Cidreira, referente ao exercício financeiro de 2020, de responsabilidade do Senhor Alexsandro Contini de Oliveira."</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_01-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>"Instauração da Comissão Especial de Agricultura e Pesca."</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1664/mocao_de_aplausos_no_001.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1664/mocao_de_aplausos_no_001.2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos a todos os cidadãos e entidades do Município de Cidreira, do Estado e do País, que auxiliaram com doações, voluntariado, transporte e resgate de pessoas atingidas pelas enchentes do Estado do Rio Grande do Sul."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/veto_total_001-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/veto_total_001-2024.pdf</t>
   </si>
   <si>
     <t>"Veto total do Projeto de Lei que: Altera a Lei 2406/2017 para incluir o transtorno do Espectro Autista e Pessoas com Deficiência (PCD) no rol de deficiências para fins de isenção do Imposto Predial Urbano e Taxa de Coleta de Lixo do Município."</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/veto_total_002-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/veto_total_002-2024.pdf</t>
   </si>
   <si>
     <t>"Veto total do Projeto de Lei que: Autoriza pais, familiares ou responsáveis a acompanhar a refeição de crianças com Transtorno do Espectro Autista e/ou com necessidades especiais dentro das escolas públicas e privadas e dá outras providências."</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/veto_total_003-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/veto_total_003-2024.pdf</t>
   </si>
   <si>
     <t>Veto total do Projeto de Lei que "Dispõe sobre a distribuição de pontos comerciais em locais de eventos onde haja a coparticipação pública com repasse de verba para a realização destes."</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/resolucao_no_006.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/resolucao_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Comissão CPI Nº 002/2023: Ver. Romildo Silveira, Ver. Cláudio Hoffmann e Ver. Evanio Carneiro "Torna público o resultado da investigação da Comissão Parlamentar de Inquérito Nº 002/2023, constituída pela Resolução de Mesa Nº 003/2023, mediante apresentação do relatório final."</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/plc_no_001.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/plc_no_001.2024.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 80 da Lei Complementar nº 019/2010."</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/plc_no_002.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/plc_no_002.2024.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 208 da Lei Complementar nº 021/2011."</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/plc_no_003.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/plc_no_003.2024.pdf</t>
   </si>
   <si>
     <t>"Prorroga excepcionalmente o prazo de vigência do Contrato Nº 260/2022, autorizado pela Lei Municipal Nº 2856/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/plc_no_004-2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/plc_no_004-2024.pdf</t>
   </si>
   <si>
     <t>"Prorroga excepcionalmente o prazo de vigência do Contrato Nº 260/2022, autorizado pela Lei Municipal nº 2956/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/mocao_de_repudio_n01.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/mocao_de_repudio_n01.2024.pdf</t>
   </si>
   <si>
     <t>"Moção de Repúdio à Empresa Brasileira de Correios e Telégrafos, pelos serviços ineficazes que tem prestado no Município de Cidreira/RS..."</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_de_repudio_n02.2024.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_de_repudio_n02.2024.pdf</t>
   </si>
   <si>
     <t>"Moção de repúdio à CORSAN /  Aegea no que diz respeito a construção de emissário com o intuito de descartar esgoto oriundo de Capão da Canoa e Xangri - lá no rio Tramandaí."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2668,67 +2668,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/pedido_informacao_n01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/pedido_informacao_n02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/pedido_informacao_n03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/pedido_informacao_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/pedido_informacao_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_informacao_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_informacao_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/pedido_informacao_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/pedido_informacao_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/pedido_informacao_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/pedido_informacao_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/pedido_informacao_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/pedido_informacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/pedido_informacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/pedido_informacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/pedido_informacao_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/pedido_informacao_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_informacao_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pedido_informacao_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pedido_informacao_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pedido_informacao_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pedido_informacao_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_informacao_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_informacao_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pedido_informacao_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pedido_informacao_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pl_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/pl_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/pl_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/pl_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/pl_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1552/pl_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/pl_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/pl_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pl_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pl_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/pl_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/pl_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/pl_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pl_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/pl_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pl_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pl_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/pl_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/pl_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/pl_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/pl_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/pl_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pl_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pl_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/pl_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pl_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pl_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/pl_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pl_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pl_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/pl_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/pl_no_043.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/pl_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/pl_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/pl_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pl_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pl_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pl_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/pl_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/pl_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/pl_no_053.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/pl_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/pl_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pl_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pl_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/pl_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pl_no_062.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/pl_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/pl_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/pl_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_no_067.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_no_068.2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_no_069.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_no_070.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/pl_no_071.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/pl_no_072.2024_loa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_no_073.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pl_no_074.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_no_075.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/pl_no_076.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/pl_no_077.2024_-arquivado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pl_no_078.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/pl_no_079.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/pl_no_081.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/pedido_de_providencias_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/pedido_de_providencias_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/pedido_de_providencias_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/pedido_de_providencias_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencias_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencias_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencias_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/pedido_de_providencias_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_providencias_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/pedido_de_providencias_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencias_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/pedido_de_providencias_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/pedido_de_providencias_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/pedido_de_providencias_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/pedido_de_providencias_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/pedido_de_providencias_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/pedido_de_providencias_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/pedido_de_providencias_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencias_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/pedido_de_providencias_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencias_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/pedido_de_providencias_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pedido_de_providencias_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencias_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pedido_de_providencias_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencias_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencias_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/pedido_informacao_n01.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/indicacao_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/indicacao_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/indicacao_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/indicacao_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/indicacao_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/indicacao_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/indicacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/indicacao_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/indicacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/indicacao_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/indicacao_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/indicacao_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1656/indicacao_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/indicacao_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/indicacao_no_043.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/indicacao_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no_053.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/indicacao_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/indicacao_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/projeto_de_resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/anteprojeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/anteprojeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/decreto_01-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/decreto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1664/mocao_de_aplausos_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/veto_total_001-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/veto_total_002-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/veto_total_003-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/resolucao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/plc_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/plc_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/plc_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/plc_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/mocao_de_repudio_n01.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_de_repudio_n02.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1557/pedido_informacao_n01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1563/pedido_informacao_n02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1564/pedido_informacao_n03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1570/pedido_informacao_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1571/pedido_informacao_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1579/pedido_informacao_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1580/pedido_informacao_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1598/pedido_informacao_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1608/pedido_informacao_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1632/pedido_informacao_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1644/pedido_informacao_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1652/pedido_informacao_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1653/pedido_informacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1660/pedido_informacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1682/pedido_informacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1683/pedido_informacao_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1684/pedido_informacao_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1688/pedido_informacao_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1705/pedido_informacao_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1710/pedido_informacao_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1714/pedido_informacao_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1723/pedido_informacao_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_informacao_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_informacao_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1737/pedido_informacao_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1744/pedido_informacao_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1547/pl_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1548/pl_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1549/pl_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1550/pl_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1551/pl_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1552/pl_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1553/pl_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1554/pl_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1625/pl_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1626/pl_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1636/pl_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1581/pl_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1582/pl_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1603/pl_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1628/pl_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1613/pl_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1604/pl_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1615/pl_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1616/pl_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1617/pl_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1618/pl_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1637/pl_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1647/pl_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1648/pl_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1697/pl_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1649/pl_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1650/pl_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1675/pl_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1661/pl_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1666/pl_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1669/pl_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1667/pl_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1668/pl_no_043.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1670/pl_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1671/pl_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1676/pl_no_046.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1677/pl_no_047.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1672/pl_no_048.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1690/pl_no_049.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1685/pl_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1691/pl_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1686/pl_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1692/pl_no_053.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1673/pl_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1679/pl_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1680/pl_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1693/pl_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_no_059.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1698/pl_no_060.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1699/pl_no_061.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1694/pl_no_062.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1700/pl_no_063.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1703/pl_no_064.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1701/pl_no_065.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1709/pl_no_066.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1708/pl_no_067.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1727/pl_no_068.2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1716/pl_no_069.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1742/pl_no_070.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1748/pl_no_071.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1756/pl_no_072.2024_loa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1745/pl_no_073.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1753/pl_no_074.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_no_075.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1747/pl_no_076.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1749/pl_no_077.2024_-arquivado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1750/pl_no_078.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1754/pl_no_079.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1755/pl_no_081.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1555/pedido_de_providencias_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1556/pedido_de_providencias_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1567/pedido_de_providencias_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1574/pedido_de_providencias_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1575/pedido_de_providencias_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1576/pedido_de_providencias_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1578/pedido_de_providencias_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1586/pedido_de_providencias_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1587/pedido_de_providencias_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1588/pedido_de_providencias_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1589/pedido_de_providencias_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1595/pedido_de_providencias_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1596/pedido_de_providencias_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1597/pedido_de_providencias_no_014.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1606/pedido_de_providencias_no_015.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1607/pedido_de_providencias_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1619/pedido_de_providencias_no_017.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1641/pedido_de_providencias_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1642/pedido_de_providencias_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1651/pedido_de_providencias_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencias_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1704/pedido_de_providencias_no_022.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1728/pedido_de_providencias_no_023.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencias_no_024.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1743/pedido_de_providencias_no_025.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencias_no_026.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencias_no_027.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1558/pedido_informacao_n01.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1562/indicacao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1568/indicacao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1569/indicacao_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1590/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1591/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1592/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1593/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1594/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1599/indicacao_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1601/indicacao_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1602/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1609/indicacao_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1611/indicacao_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1612/indicacao_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1620/indicacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1621/indicacao_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1622/indicacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1623/indicacao_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1624/indicacao_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1630/indicacao_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1631/indicacao_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1633/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1643/indicacao_no_030.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1654/indicacao_no_031.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1655/indicacao_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1656/indicacao_no_033.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1657/indicacao_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1658/indicacao_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1659/indicacao_no_036.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1674/indicacao_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_no_039.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_no_040.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1695/indicacao_no_041.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no_042.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1707/indicacao_no_043.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no_045.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_no_050.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1732/indicacao_no_051.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_no_052.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no_053.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1738/indicacao_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1740/indicacao_no_057.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1741/indicacao_no_058.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1662/projeto_de_resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1640/anteprojeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1722/anteprojeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1718/decreto_01-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1719/decreto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1645/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1664/mocao_de_aplausos_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1638/veto_total_001-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1639/veto_total_002-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1713/veto_total_003-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1663/resolucao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1634/plc_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1635/plc_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1717/plc_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1720/plc_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1706/mocao_de_repudio_n01.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2024/1733/mocao_de_repudio_n02.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>