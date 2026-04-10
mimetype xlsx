--- v0 (2026-01-11)
+++ v1 (2026-04-10)
@@ -54,3896 +54,3896 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/pedido_informacao_n01.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/pedido_informacao_n01.2023.pdf</t>
   </si>
   <si>
     <t>Motivo de não estarem sendo publicados no portal da transparência desde o mês de setembro de 2022 os vencimentos dos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/pedido_informacao_n02.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/pedido_informacao_n02.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado no que diz respeito a emenda impositiva no valor de R$ 54.799,00 do ano de 2021 para aquisição de container de banheiros masculinos e femininos com acessibilidade em que conjuntura se encontra? Já foi comprado? Já foi licitado? Restou empenhado o valor para execução no ano em curso?</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/pedido_informacao_n01.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/pedido_informacao_n01.2023.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_informacao_n04.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_informacao_n04.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado: com referência a "Emenda Impositiva" no valor de R$ 54.799,00 prevista na LDO para o ano de 2022, e que não foi concretizada com a pavimentação das ruas:_x000D_
 - Rua Ajaecir Nunes da Silveira (antiga rua 9), no trecho compreendido entre a Av. Calábria e Trav. Chico Mendes;_x000D_
 - Rua Jorge Moisés Rio Branco Gil (antiga rua 10), no trecho compreendido entre a Trav. Chico Mendes e Av. Itália._x000D_
 Poder Executivo encaminhe suas justificavas para que sejam analisadas.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/pedido_informacao_n05.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/pedido_informacao_n05.2023.pdf</t>
   </si>
   <si>
     <t>Portaria de nomeação da Enfermaria RT responsável pelo LAR DO IDOSO.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/pedido_informacao_n06.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/pedido_informacao_n06.2023.pdf</t>
   </si>
   <si>
     <t>Informações qual médico responsável pelo Lar do Idoso (enviar cópia de documentação que comprove a designação do mesmo para atuação no local, assim como dias destes atendimentos).</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pedido_informacao_n07.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pedido_informacao_n07.2023.pdf</t>
   </si>
   <si>
     <t>Quantos banheiros foram locados para a temporada 2022/23?; Onde estão distribuídos?; E por fim, que seja enviado cópia de contrato de locação de tais equipamentos.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/pedido_informacao_n08.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/pedido_informacao_n08.2023.pdf</t>
   </si>
   <si>
     <t>Com referência a Emenda Impositiva Nº 41680011 no valor de 65.532,00 destinada pelo Dep. Pedro Westphalen para aquisição de um veículo para a Secretaria da Saúde.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/pedido_informacao_n09.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/pedido_informacao_n09.2023.pdf</t>
   </si>
   <si>
     <t>Informações quanto as reformas nas escolas municipais, as que já foram concluídas e as não concluídas.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Gugu Calderon</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_informacao_n10.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_informacao_n10.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado se há previsão quanto a manutenção das estradas da zona rural em nosso município.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_informacao_n11.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_informacao_n11.2023.pdf</t>
   </si>
   <si>
     <t>Cópia da Portaria do Responsável Técnico do Posto 24hs Eva Dias de Melo.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_informacao_n12.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_informacao_n12.2023.pdf</t>
   </si>
   <si>
     <t>Solicito fichas de atendimento do médico responsável do Lar do Idoso, do período de janeiro de 2022 à janeiro de 2023. Aproveitando a oportunidade solicito também as fichas de atendimento da Fisioterapia realizadas neste mesmo período.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Pedro da Saúde, Carlão, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pedido_informacao_n13.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pedido_informacao_n13.2023.pdf</t>
   </si>
   <si>
     <t>BANCADA PROGRESSISTA - solicito que informe em que situação se encontra a tramitação das Emendas Parlamentares destinadas a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_informacao_n14.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_informacao_n14.2023.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca da Comissão de Sindicância da Prefeitura: quem são seus membros?; quais dias se reúnem para o trabalho frente a esta comissão? e cópia da portaria que os nomeou.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Tati Zanoni, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_informacao_n15.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_informacao_n15.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos quanto a situação do Cadastramento da Servidora Tainara Vargas no CAD Único, referindo última data de atualização e situação de benefícios sociais do Governo Federal.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_informacao_n16.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_informacao_n16.2023.pdf</t>
   </si>
   <si>
     <t>A quanto tempo a zona rural do município de Cidreira está sem agente de saúde, e quais são as medidas que serão tomadas para a solução desta solução.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Gilmar, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pedido_informacao_n17.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pedido_informacao_n17.2023.pdf</t>
   </si>
   <si>
     <t>Informações específicas referente a aplicação das emendas impositivas conforme projeto de Lei 112/2021.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/pedido_informacao_n18.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/pedido_informacao_n18.2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre o envio da Rais do ano de 2022 e o referido recibo de envio.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pedido_informacao_n19.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pedido_informacao_n19.2023.pdf</t>
   </si>
   <si>
     <t>Em qual situação encontra-se o ABONO SAÚDE destinado aos Agentes Comunitários de Saúde e aos Agentes de Endemias?</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pedido_informacao_n20.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pedido_informacao_n20.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado o que estão sendo feitos com os materiais oriundos de demolição retirados do prédio em reforma da prefeitura municipal?; Em caso de estarem sendo acumulados em algum local, onde seria?; Onde estão sendo depositados portas, janelas, vidros entre outros retirados do prédio em questão?</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_informacao_n21.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_informacao_n21.2023.pdf</t>
   </si>
   <si>
     <t>Seja informado e encaminhado qual a situação em que se encontra o Ginásio Municipal da Escola Hildo Meneghetti, no que se refere a sua utilização.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pedido_informacao_n22.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pedido_informacao_n22.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado e encaminhado planilha de controle de combustíveis, especificada por Secretaria e por veículo (inclusive os veículos locados), dos anos de 2018, 2019, 2020, 2021, 2022 e 2023.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja informado quais as ações administrativas estão sendo feitas para que o Município se habilite a receber repasses federais para o pagamento do Piso da Enfermagem aprovados pela lei federal 14.581 de 11 de maio de 2023, publicada no DOU em 12 de maio de 2023 edição 90 - Sessão 1 - Página 1.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pedido_informacao_n24.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pedido_informacao_n24.2023.pdf</t>
   </si>
   <si>
     <t>Quais os servidores por seus segmentos (concursados, contratados e cargo em comissão) podem receber Função Gratificada e qual o embasamento legal?</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pedido_informacao_n25.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pedido_informacao_n25.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informada a lista de espera para consultas através do GERCON, das seguintes especialidades: ginecologista clínico e cirúrgico, gastroenterologista e infectologista.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/pedido_informacao_n26.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/pedido_informacao_n26.2023.pdf</t>
   </si>
   <si>
     <t>Envio dos laudos periciais relativos à periculosidade e insalubridade feitos no município entre os anos de 2019 e 2020 bem como a listagem dos profissionais contemplados por tais laudos.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gilmar, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/pedido_informacao_n27.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/pedido_informacao_n27.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado e encaminhado qual o valor arrecadado pelo Programa de Recuperação de Créditos Fazendários (REFAZ), referentes aos anos de 2022 e 2023.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pedido_informacao_n28.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pedido_informacao_n28.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado quantos plantões mensais devem serem feitos por servidores que trabalham em regime de plantão de 12x36 (doze por 36h) e tem concurso prestado de 40h (quarenta horas) semanais.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/pedido_informacao_n29.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/pedido_informacao_n29.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados documentos comprobatórios do envio da RAIS (Relação Anual de Informações Sociais) referente ao ano de 2021 bem como o calendário com datas previstas para envio pelos órgãos competentes a receberem tais informações.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/pedido_informacao_n30.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/pedido_informacao_n30.2023.pdf</t>
   </si>
   <si>
     <t>Que seja esclarecido o conteúdo do decreto 103/2023 que prevê em seu Art. 3º carga semanal de 30 horas de estágio remunerado aos estudantes; como poderão fazer seis horas de estágio por dia sendo que em tese um turno diário estarão em sala de aula?; e os estudantes do ensino médio que além do turno normal de aulas fazem curso técnico em contra turno da escola, como poderão cumprir a carga horária prevista em tal decreto?</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/pedido_informacao_n31.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/pedido_informacao_n31.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado qual o valor que os profissionais do programa federal Mais Médicos estão recebendo para custeio de locação de imóvel, bem como para ajuda de custo para alimentação conforme prevê a portaria nº 300 de 5 de outubro de 2017 do Ministério da Saúde.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/pedido_informacao_n32.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/pedido_informacao_n32.2023.pdf</t>
   </si>
   <si>
     <t>Seja esclarecido o conteúdo do decreto 103/2023 que prevê em seu Art. 3º carga semanal de 30 horas de estágio remunerado aos estudantes; como poderão fazer seis horas de estágio por dia sendo que, em tese um turno diário estarão em sala de aula?; e os estudantes do ensino médio que além do turno normal de aulas fazem curso técnico em contra turno da escola, como poderão cumprir a carga horária prevista em tal decreto?</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_informacao_n33.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_informacao_n33.2023.pdf</t>
   </si>
   <si>
     <t>Informações gerais sobre a Construção das Casas Populares conforme relação: atualmente o que está impedindo a retomada da construção?; a ideia é licitar para que uma empresa possa construir ou parceria com a comunidade?; sendo otimista, qual a previsão de conclusão desta obra?</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pedido_informacao_n34.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pedido_informacao_n34.2023.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido cópias das atas das reuniões do Conselho Municipal de Saúde, dos meses de maio, junho, julho e agosto.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pedido_informacao_n35.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pedido_informacao_n35.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado: portaria da Comissão encarregada da atualização do Plano Diretor do Município; quais as providências já tomadas para concretização de tal Plano; se existe no executivo um planejamento, através de calendário, para encaminhamento de tal Plano para apreciação do Legislativo, visto que o plano de saneamento municipal já foi aprovado.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pedido_informacao_n36.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pedido_informacao_n36.2023.pdf</t>
   </si>
   <si>
     <t>Seja informado: qual o número de garis com contratos vigentes?; como estão divididas as equipes?; quantos estão em desvio de função?</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_informacao_n37.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_informacao_n37.2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado os critérios utilizados para a distribuição de Cestas Básicas relativas ao Projeto Cuidado e Cidadania à Pessoa Idosa Prioritária, bem como anexar cópia de relação de beneficiários do Projeto.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Evanio do Gás, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_informacao_n38.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_informacao_n38.2023.pdf</t>
   </si>
   <si>
     <t>Seja informado e encaminhado qual o valor investido pela rede de Supermercados ASUN, na reforma no prédio do Executivo Municipal, demonstrado através de planilha, com referência do Contrato nº 064/2023.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pedido_informacao_n39.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pedido_informacao_n39.2023.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido cópia da ata nº 12/2023 do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_no_001.2023.pdf</t>
   </si>
   <si>
     <t>"Dá nomenclatura de Rua no Município de Cidreira"</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_no_002.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - cirurgião dentista PSF_x000D_
 - fonoaudiólogo_x000D_
 - téc. enfermagem</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_no_003.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - 3 enfermeiros plantonistas_x000D_
 - 2 enfermeiros saúde família</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_no_004.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_no_004.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial, e dá outras providências."</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_no_005.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_no_005.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - contratação educação</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Cidreira - CVC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/pl_no_006.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/pl_no_006.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a firmar convênio com a Empresa Rosario e Carrard LTDA denominada Agafarma Drogaria Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/pl_no_007.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/pl_no_007.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - motorista</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/pl_no_008.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/pl_no_008.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 5º da Lei Municipal Nº 628/97, alterado pela Lei Municipal Nº 1828/2011 e 2576/2019."</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_no_009.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_no_009.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Créditos Adicionais no Orçamento Vigente, e dá outras providências."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_no_010.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_no_010.2023.pdf</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho Municipal de Cultura e dá outras providências."</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_no_011.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_no_011.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, e dá outras providências."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_no_012.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_no_012.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pl_no_013.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pl_no_013.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a nomenclatura do cargo de Vigilante criado pela Lei Municipal Nº 1885/2011."</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/pl_no_014.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/pl_no_014.2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para a revisão geral anual dos secretários e servidores do Poder Executivo, aposentados e pensionistas."</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/pl_no_015.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/pl_no_015.2023.pdf</t>
   </si>
   <si>
     <t>"Reajusta o valor da remuneração mensal dos Conselhos Tutelares."</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_no_016.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_no_016.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contribuir com a Associação Brasileira dos Municípios com Terminais Marítimos, Fluviais e Terrestres para Embarque e Desembarque de Petróleo e Gás Natural - ABRAMT."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/pl_no_017.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/pl_no_017.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação na estrutura administrativa do município a Oficina de Música e sobre a reestruturação da Banda Municipal."</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_no_018.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_no_018.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_no_019.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_no_019.2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para a revisão geral anual dos secretários e servidores públicos do Poder Executivo e do Poder Legislativo, aposentados e pensionistas."</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_no_020.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_no_020.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elemento de despesa, abrir Crédito Adicional Suplementar, e dá outras providências." (CRAS)</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_no_021.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_no_021.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação na Estrutura Administrativa do Município a Oficina de Música e sobre a reestruturação da Banda Municipal."</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pl_no_022.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pl_no_022.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - recepcionista</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_no_023.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_no_023.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - auxiliar em saúde bucal</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_no_024.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_no_024.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Artigo 2º, da Lei Municipal Nº 2943/2022."</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/pl_no_025.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/pl_no_025.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências." (R$319.500,00)</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_no_026.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_no_026.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elemento de despesa, abrir Crédito Adicional Suplementar e dá outras providências." (aux. alimentação)</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_no_027.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_no_027.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - 4 téc. enf._x000D_
 - 2 cond. ambulância</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pl_no_028.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pl_no_028.2023.pdf</t>
   </si>
   <si>
     <t>"Aprova a revisão e atualização do Plano Municipal de Saneamento Básico - Volume I: Sistema Abastecimento de Água - SAA e Sistema de Esgotamento Sanitário - SES; Volume II - Limpeza Urbana e Manejo de Resíduos Sólidos, e Drenagem e Manejo das Águas Pluviais do Município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/pl_no_029.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/pl_no_029.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Proteção aos Direitos da Criança e do Adolescente, e cria o Conselho Municipal dos Direitos da Criança e do Adolescente, o Sistema Municipal de Atendimento Socioeducativo e o Conselho Tutelar."</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_no_031.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_no_031.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Sistema de Controle Interno do Município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_no_032.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_no_032.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elemento de despesa, abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pl_no_034.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pl_no_034.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidades temporária de excepcional interesse público, e dá outras providências."_x000D_
 - pedagogo educ. especial_x000D_
 - prof. matemática_x000D_
 - supervisão escolar</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_no_035.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_no_035.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - prof. educ. inf._x000D_
 - monitor_x000D_
 - séries iniciais_x000D_
 - língua inglesa</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_no_036.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_no_036.2023.pdf</t>
   </si>
   <si>
     <t>"Concede Abono Salarial aos Agentes Comunitários de Saúde, vinculados às Equipes da Estratégia de Saúde da Família - ESF."</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pl_no_037.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pl_no_037.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do §1º do artigo 5º da Lei Municipal Nº 2116/2015, alterado pela Lei Municipal Nº 2543/2018, pelo Lei Municipal Nº 2581/2019 e pela Lei Municipal Nº 2847/2021."</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_no_038.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_no_038.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 45 da Lei Nº 748/98."</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pl_no_039.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pl_no_039.2023.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal Nº 2430/2017."</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_no_040.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_no_040.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - merendeira_x000D_
 - servente_x000D_
 - psicólogo</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pl_no_041.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pl_no_041.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação na Estrutura Administrativa do Município a Oficina de Música Igídio Edevar Nascimento."</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pl_no_042.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pl_no_042.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe da obrigatoriedade de identificação com adesivos nos veículos, máquinas e equipamentos próprios ou alugados, para prestação de serviços no município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pl_no_043.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pl_no_043.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade das empresas concessionárias ou permissionárias de energia elétrica do Município de Cidreira de realizar o alinhamento e a retirada dos fios inutilizados nos postes e notificar as demais empresas que utilizam os postes como suporte de seus cabeamentos e dá outras providências."</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Paulo Catarina, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pl_no_044.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pl_no_044.2023.pdf</t>
   </si>
   <si>
     <t>"Cria o Dia do Triciclista no município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_no_045.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_no_045.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências." _x000D_
 - gari_x000D_
 - eletricista_x000D_
 - calceteiro_x000D_
 - mecânico</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_no_046.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_no_046.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2913/2022, e dá outras providências."_x000D_
 - enfermeira</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pl_no_047.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pl_no_047.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 2928/2022, e dá outras providências."_x000D_
 - aux. de inspeção_x000D_
 - médico veterinário</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_no_048.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_no_048.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2931/2022, e dá outras providências."_x000D_
 - médico em radiologia</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_no_049.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_no_049.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - farmacêutico</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_no_050.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_no_050.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público e dá outras providências."_x000D_
 - técnico contábil</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_no_051.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_no_051.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a semana de incentivo à castração e combate aos maus-tratos de cães e gatos, e dá outras providências."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_no_052.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_no_052.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º e do art. 4º da Lei Municipal nº 3022/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_no_053.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_no_053.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal Nº 2974/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_no_054.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_no_054.2023.pdf</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_no_055.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_no_055.2023.pdf</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_no_056.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_no_056.2023.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Cidreira a atividade Espaço Lúdico visando sua regulamentação para a prestação de serviço relacionado a cuidado e recreação infantil em estabelecimento próprio para este fim, para crianças de 04 meses a 12 anos de idade em contraturno escolar."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/pl_no_057.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/pl_no_057.2023.pdf</t>
   </si>
   <si>
     <t>"Reconhece como comunidade tradicional a Comunidade de Pescadores Artesanais Filiados a ASPECID - Associação de Pescadores de Cidreira, residentes no município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/pl_no_058.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/pl_no_058.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, e dá outras providências." (R$150.000,00)</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_no_059.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_no_059.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 -  servente de limpeza p/ sec. da Faz.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_no_060.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_no_060.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Biólogo</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_no_061.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_no_061.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências." _x000D_
 - téc. enfermagem vacinação</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_no_062.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_no_062.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público e dá outras providências."_x000D_
 - téc. enfermagem_x000D_
 - servente limpeza</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/pl_no_063.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/pl_no_063.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar operação de crédito junto ao Banco do Brasil S.A., e dá outras providências."</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_no_064.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_no_064.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2964/2022, e dá outras providências."_x000D_
 - prof. educ. infantil_x000D_
 - prof. séries iniciais_x000D_
 - arquiteto</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pl_no_065.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pl_no_065.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3005/2022, e dá outras providências."_x000D_
 - arquiteto 20h educação</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/pl_no_066.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/pl_no_066.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da art. 3º da Lei Municipal nº 2956/2022, e dá outras providências."_x000D_
 - psicólogo 20h saúde</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_no_067.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_no_067.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2936/2022, e dá outras."_x000D_
 - fisioterapeuta 30h</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_no_068.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_no_068.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 2959/2023, e dá outras providências."_x000D_
 - atendentes educ. infantil_x000D_
 - prof. educ. infantil_x000D_
 20h educ.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_no_069.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_no_069.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2963/2022, e dá outras providências."_x000D_
 - psicólogos 20h educ.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_no_070.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_no_070.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2937/2023, e dá outras providências."_x000D_
 - pedagogo-supervisão escolar_x000D_
 - motorista_x000D_
 - atendente educ. infantil_x000D_
 - prof. educ. infantil_x000D_
 - pedagogo-educ. especial_x000D_
 educ.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_no_071.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_no_071.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º do Lei Municipal nº 2960/2022, e dá outras providências."_x000D_
 - tec. informático 40h educ.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_no_072.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_no_072.2023.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal da Pessoa Idosa, institui o Fundo Municipal da Pessoa Idosa do Município de Cidreira/RS, e dá outras providências."</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pl_no_073.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pl_no_073.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 2955/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_no_074.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_no_074.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 2947/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_no_075.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_no_075.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 2966/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/pl_no_076.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/pl_no_076.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2969/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pl_no_077.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pl_no_077.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - enfermeiro epidemiologista</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_no_078.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_no_078.2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta Art. 51-A na Lei Municipal Nº 1776/2010, e dá outras providências."</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/pl_no_079.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/pl_no_079.2023.pdf</t>
   </si>
   <si>
     <t>"Cria empregos públicos de Agente Comunitária de Saúde e de Agente de Combate às Endemias, e dá outras providências."</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/pl_no_080.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/pl_no_080.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporário de excepcional interesse público, e dá outras providências."_x000D_
 - assistente adm. de faturamento/sus</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pl_no_081.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pl_no_081.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - regente de banda</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pl_no_082.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pl_no_082.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024" (LDO)</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pl_no_083.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pl_no_083.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a criar elemento de despesa, abrir Crédito Adicional Suplementar e dá outras providências." (Fundo Municipal do Idoso)</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/pl_no_084.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/pl_no_084.2023.pdf</t>
   </si>
   <si>
     <t>"Cria o Dia do Médico no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pl_no_085.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pl_no_085.2023.pdf</t>
   </si>
   <si>
     <t>"Desafeta área pública para fins de implantação de Campo de Futebol e dá outras providências."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pl_no_086.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pl_no_086.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - monitor de casa de passagem</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/pl_no_087.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/pl_no_087.2023.pdf</t>
   </si>
   <si>
     <t>"Dá nomenclatura à praça Itália."</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pl_no_088.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pl_no_088.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal Nº 2978/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/pl_no_089.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/pl_no_089.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC - institui a Coordenadora Municipal de Proteção e Defesa do Consumidor - PROCON; Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON...</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pl_no_090.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pl_no_090.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Recepcionista 24hs</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_no_091.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_no_091.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da Lei 14434/2022, cria o completivo remuneratório e dá outras providências."</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/pl_no_092.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/pl_no_092.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal Nº 2961/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pl_no_093.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pl_no_093.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reconhecimento da profissão de condutor de ambulância no Município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pl_no_094.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pl_no_094.2023.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do Município de Cidreira/RS e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$12.516,21."</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/pl_no_095.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/pl_no_095.2023.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do Município de Cidreira/RS e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 165.287,35."</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/pl_no_096.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/pl_no_096.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação dos arts 13 e 14 da Lei Municipal nº 1538/2007, alterados pela Lei Municipal nº 1610/2008, e dá outras providências."</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/pl_no_097.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/pl_no_097.2023.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 3º da Lei Municipal nº 998/2001"</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/pl_no_098.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/pl_no_098.2023.pdf</t>
   </si>
   <si>
     <t>"Cria os cargos de auxiliar de inspeção, intérprete educacional e médico veterinário do SIM, e dá outras providências."</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/pl_no_099.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/pl_no_099.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o chefe do Poder Executivo Municipal a autorizar Cessão de Uso de Imóvel de propriedade do Município ao Corpo de Bombeiros Militar do Estado do Rio Grande do Sul e dá outras providências."</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl_no_100.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl_no_100.2023.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/pl_no_101.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/pl_no_101.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências." (R$ 234.647,76)</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/pl_no_102.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/pl_no_102.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Municipal a abrir Crédito Adicional Suplementar e dá outras providências." (R$19.421.33)</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/pl_no_103.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/pl_no_103.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a isenção de taxa de inscrição em concurso público, processo seletivo e protocolo para mulheres vítimas de violência doméstica e familiar, desempregados e inscritos no Cadastro Único no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/pl_no_104.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/pl_no_104.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o valor da Tabela VII - Taxa de Recolhimento do Lixo Urbano da Lei Municipal Nº 1538/2007 para o exercício de 2024."</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/pl_no_105.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/pl_no_105.2023.pdf</t>
   </si>
   <si>
     <t>"Retifica a redação dos incisos II e III do art. 13 da Lei Municipal nº 1538/2007, alterados pelas Leis Municipais nº 1610/2008 e nº 3104/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/pl_no_106.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/pl_no_106.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de Vale-Alimentação para os servidores do Legislativo Municipal."</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/pl_no_107.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/pl_no_107.2023.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Cidreira para o Exercício Financeiro de 2024."</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pl_no_108.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pl_no_108.2023.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pl_no_109.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pl_no_109.2023.pdf</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_no_110.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_no_110.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 2983/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pl_no_111.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pl_no_111.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal nº 3008/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_no_112.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_no_112.2023.pdf</t>
   </si>
   <si>
     <t>"Institui, de forma excepcional, o Programa de Recuperação de Créditos Fazendários Refaz - 2023."</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pl_no_113.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pl_no_113.2023.pdf</t>
   </si>
   <si>
     <t>"Desafeta área público, autoriza sua doação e dá outras providências."</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/pl_no_115.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/pl_no_115.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a permissão de exploração publicitária nas placas indicativas de nomes de estradas, ruas, logradouros, travessas, avenidas, bairros, ponto turísticos e praças no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/pl_no_116.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/pl_no_116.2023.pdf</t>
   </si>
   <si>
     <t>"Fixa os feriados municipais e dá outras providências."</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/pl_no_117.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/pl_no_117.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação de art. 2º da Lei Municipal Nº 2985/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/pl_no_118.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/pl_no_118.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3046/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/pl_no_119.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/pl_no_119.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3047/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/pl_no_120.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/pl_no_120.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Lei Municipal nº 3018/2023, e dá outras providências."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pl_no_121.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pl_no_121.2023.pdf</t>
   </si>
   <si>
     <t>"Dá nomenclatura ao Campo de Futebol."</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pl_no_122.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pl_no_122.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com transtorno do aspectro autista (TEA) e seus familiares."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/pl_no_123.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/pl_no_123.2023.pdf</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/pl_no_124.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/pl_no_124.2023.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_no_125.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_no_125.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 3º da Lei Municipal Nº 3011/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/pl_no_126.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/pl_no_126.2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para Revisão Geral Anual da Remuneração dos Servidores do Poder Executivo e do Poder Legislativo, extensiva ao subsídios dos secretários municipais e aos proventos de inatividade e das pensões."</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pl_no_127.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pl_no_127.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do inciso I do artigo 1º da Lei 2563/2018 que autoriza o Poder Executivo Municipal a realizar repasses de auxílio financeiro aos médicos do Programa Mais Médicos, e dá outras providências."</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pl_no_128.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pl_no_128.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Municipal de Parceiras Público-Privadas, institui o Comitê Gestor de Parcerias Público-Privadas no Munícipio de Cidreira/RS - CGPPP, autoriza o Poder Executivo a instituir Fundo de Garantia de Parceria Público-Privada Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_no_129.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_no_129.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contribuir com a Associação do Turismo do Litoral Norte - ATL."</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/pl_no_130.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/pl_no_130.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei 2430/2017 de constituição do Serviço de Inspeção Municipal e os procedimentos para acesso ao Serviço de Inspeção Sanitária de Estabelecimentos que produzam produtos de origem animal; cria o Fundo Municipal para o Serviço de Inspeção Municipal de Cidreira - FUMSIM;..."</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/pedido_de_providencias_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/pedido_de_providencias_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita demarcação horizontal no meio do calçadão da Av. Mostardeiro a fim de identificar local de destino dos containers de coleta de lixo lá existentes, bem como a reforma dos mesmos, pois muitos encontram-se avariados pela ação do tempo e de vândalos.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/pedido_de_providencias_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/pedido_de_providencias_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e limpeza na rua Cravo no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/pedido_de_providencias_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/pedido_de_providencias_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Sejam efetuados os reparos (buracos) nas vias urbanas do Município, principalmente nas avenidas principais, Av. Mostardeiro, Av. Fausto Borba Prates e Av. Giácomo Carniel.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/pedido_de_providencias_no_004.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/pedido_de_providencias_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita revitalização da praça João Fraga, com a limpeza do local, pintura, instalação de goleiras (quadra de areia e quadra de cimento), aterro para a quadra de areia, instalação de bancos e lixeiras.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/pedido_de_providencias_no_005.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/pedido_de_providencias_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam limpos e desobstruídos as bocas-de-lobo existentes no Município, bem como os reparos necessários, tais como a troca de lajes e canos quebrados.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pedido_de_providencias_no_008.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pedido_de_providencias_no_008.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a retirada dos ferros de apoio da pista de Skate que estão em estados de deterioração.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pedido_de_providencias_no_009.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pedido_de_providencias_no_009.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e limpeza da Rua Dona Carmela, no trecho compreendido entre a Rua Primo Saraiva, no Bairro Centro.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pedido_de_providencias_no_010.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pedido_de_providencias_no_010.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e limpeza da Rua Silveira Martins, Bairro Centro, no trecho compreendido entre a Rua João Neves até a Rua José Pita.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/pedido_de_providencias_no_011.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/pedido_de_providencias_no_011.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e limpeza da Rua Assis Brasil, Bairro Centro, no trecho compreendido entre a Rua Cauduro e a Rua José Pita.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/pedido_de_providencias_no_012.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/pedido_de_providencias_no_012.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção e melhorias na Rua Dona Carmela (antiga Travessa do Sapo), no Bairro Centro, bem como troca de luminárias que se encontram apagadas.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/pedido_de_providencias_no_013.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/pedido_de_providencias_no_013.2023.pdf</t>
   </si>
   <si>
     <t>Manutenção e revitalização de toda estrutura metálica da Pista Municipal de Skate, localizada no calçadão Kanitã, no Centro de Cidreira.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_providencias_no_014.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_providencias_no_014.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza e pintura de meio-fio na rua Adair Ferreira Salazar localizada entre Av. Alfredo Pedro da Silva e a rua Olavo Francisco de Mello.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pedido_de_providencias_no_015.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pedido_de_providencias_no_015.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e a manutenção nos bueiros localizados no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_providencias_no_016.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_providencias_no_016.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção das tampas de bocas de lobo existentes no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_providencias_no_017.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_providencias_no_017.2023.pdf</t>
   </si>
   <si>
     <t>Que seja tomada as devidas providências quanto a manutenção da faixa asfáltica localizada na Av. M. Santos Vidart, esquina com a Rua Borges de Medeiros, próximo ao número 598.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/pedido_de_providencias_no_018.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/pedido_de_providencias_no_018.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção dos brinquedos da praça localizada ao lado da Sub Prefeitura no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_providencias_no_019.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_providencias_no_019.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e a limpeza da rua Hortência, no bairro Costa do Sol, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_providencias_no_020.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_providencias_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e a limpeza da rua Sabiá, no bairro Costa do Sol, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/pedido_de_providencias_no_021.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/pedido_de_providencias_no_021.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e a limpeza da rua Gerânio, no trecho compreendido entre a rua Martim Pescador e a rua Andorinhas, localizada no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/pedido_de_providencias_no_022.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/pedido_de_providencias_no_022.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e a limpeza da rua Cravo, em toda sua extensão, localizada no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/pedido_de_providencias_no_023.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/pedido_de_providencias_no_023.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita capina e limpeza da calçada do canteiro central da avenida Mostardeiro, localizada no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/pedido_de_providencias_no_024.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/pedido_de_providencias_no_024.2023.pdf</t>
   </si>
   <si>
     <t>Que seja capina a limpeza da rua Martim Pescador, em toda sua extensão, localizada no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/pedido_de_providencias_no_025.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/pedido_de_providencias_no_025.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e colocação de saibro nas ruas Coronel Massot, Ajaecir Nunes da Silveira, Jorge Moises Rio Branco Gil e Av. Itália no Bairro São Francisco Mendes.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pedido_de_providencias_no_026.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pedido_de_providencias_no_026.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza e a capina nas ruas Cauby Aracauna Nunes da Silveira (12), Padre José Caruzo (13), Aparício Brandino de Oliveira (15) e Carlota de Oliveira Pacheco (16) no bairro Francisco Mendes.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Que seja feito capina e limpeza em toda a extensão da rua Hortência, bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pedido_de_providencias_no_028.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pedido_de_providencias_no_028.2023.pdf</t>
   </si>
   <si>
     <t>Que seja reposta a iluminação pública na rua Valdir Azevedo, Nº 1000, Parque VIII, Salinas.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Fábio Ozório</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/pedido_de_providencias_no_029.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/pedido_de_providencias_no_029.2023.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza da Praça situada na Rua Parque Osório Duque Estrada, Bairro Salinas (na rua da plataforma de pesca).</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/pedido_de_providencias_no_030.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/pedido_de_providencias_no_030.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize limpeza/capina do valão atrás do CAE - Centro de Atenção ao Educando e a colocação de um tampão na boca de lobo que existe naquela região.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>Jader Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/pedido_de_providencias_no_031.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/pedido_de_providencias_no_031.2023.pdf</t>
   </si>
   <si>
     <t>Colocação lâmpadas na Rua Martins Pescador a partir do nº 509 no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_032.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_032.2023.pdf</t>
   </si>
   <si>
     <t>Que realize limpeza e capina da Rua Francisco Antônio de Melo no Bairro Costa do Sol, principalmente nas quadras próximas a Avenida "C". E o que possa estar bloqueando o escoamento das águas que ficam empossadas dias após as chuvas.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_033.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_033.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e desobstrução de bueiros no entorno da E.M.E.F. Marcílio Dias.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pedido_de_providencias_no_034.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pedido_de_providencias_no_034.2023.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza da rua Santos Vidart, nas proximidades do número 601, bairro Centro, também a troca de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/pedido_de_providencias_no_035.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/pedido_de_providencias_no_035.2023.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza no entorno do valo (Valo do Toniolo) e dos canos próximos ao mar, localizados na rua Dalva de Oliveira, bairro Salinas.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/pedido_de_providencias_no_036.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/pedido_de_providencias_no_036.2023.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada de lixo na esquina da Dalva de Oliveira encontro com Altemar Dutra, bairro Salinas.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/pedido_de_providencias_no_037.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/pedido_de_providencias_no_037.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado limpeza e capina da Rua Manoel Braz de Lima.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pedido_de_providencias_no_038.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pedido_de_providencias_no_038.2023.pdf</t>
   </si>
   <si>
     <t>Solicito reparos necessários nos trechos que costumeiramente alagam na rua 10 Bairro Chico Mendes.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pedido_de_providencias_no_040.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pedido_de_providencias_no_040.2023.pdf</t>
   </si>
   <si>
     <t>Reparos necessários nas referidas ruas e cruzamentos, rua 11 esquina 46 e rua 09 esquinas 46, estas no bairro Nazaré.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/pedido_de_providencias_no_040.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/pedido_de_providencias_no_040.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita a limpeza e capina na rua Gerânio, bairro Costa do Sol, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/pedido_de_providencias_no_041.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/pedido_de_providencias_no_041.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina na rua Hortência, bairro Costa do Sol, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pedido_de_providencias_no_042.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pedido_de_providencias_no_042.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina na rua Jasmim, bairro Costa do Sol, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_043.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_043.2023.pdf</t>
   </si>
   <si>
     <t>Solicito as seguintes providências em regime de urgência na rua Lídia Silveira Saraiva, solicito a pedido dos moradores.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_044.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_044.2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos verificação em toda a extensão da Rua Dalva de Oliveira para troca de Lâmpadas queimadas com urgência.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_045.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_045.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita capina e a limpeza na rua Sabiá, em toda sua extensão, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencias_no_046.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencias_no_046.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita a capina e a limpeza na rua tesourinha, em toda sua extensão, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencias_no_047.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencias_no_047.2023.pdf</t>
   </si>
   <si>
     <t>Solicito reparos na rua Lídia Silveira Saraiva, avaliação dos problemas desta rua, resolver questões de buracos e poças d'água com urgência.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencias_no_048.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencias_no_048.2023.pdf</t>
   </si>
   <si>
     <t>Solicito reparos urgentes nos redutores de velocidade localizados na rua 17, no bairro Antena.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencias_no_049.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencias_no_049.2023.pdf</t>
   </si>
   <si>
     <t>Solicito reparos urgentes na Praça Jorge Aladim no bairro popularmente chamado de Antena.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pedido_de_providencias_no_050.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pedido_de_providencias_no_050.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar reparos urgentes nas esquinas das ruas Tangara com Tulipa no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/pedido_de_providencias_no_051.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/pedido_de_providencias_no_051.2023.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de lâmpadas na Rua Martins Pescador a partir do nº 509 no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_providencias_no_052.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_providencias_no_052.2023.pdf</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pedido_de_providencias_no_053.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pedido_de_providencias_no_053.2023.pdf</t>
   </si>
   <si>
     <t>Que se faça revitalização na sinalização de trânsito vertical e horizontal conforme Lei 9.503 CTB( Código de Trânsito Brasileiro).</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencias_no_054.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencias_no_054.2023.pdf</t>
   </si>
   <si>
     <t>Que se faça demarcação horizontal e vertical conforme Lei 9.503 CTB (Código de Trânsito Brasileiro) na quantidade de, no mínimo, uma por quadra nas Avenidas Mostardeiro e Osvaldo Aranha entre as Avenidas Júlio Brunelli e União definindo local de estacionamento a pessoas portadoras de deficiência.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencias_no_055.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencias_no_055.2023.pdf</t>
   </si>
   <si>
     <t>Sejam feitas limpezas e manutenção das praças públicas do município, em sua totalidade e que também sejam instalados equipamentos que atendam as pessoas que possuam dificuldades motoras.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/pedido_de_providencias_no_056.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/pedido_de_providencias_no_056.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita a capina e a limpeza na rua Jasmim, em toda sua extensão, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/pedido_de_providencias_no_057.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/pedido_de_providencias_no_057.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza e retirada de cascalhos do meio fio nas proximidades do número 4801 rua 09 até esquina da Av. R.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pedido_de_providencias_no_058.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pedido_de_providencias_no_058.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza e reparos na rua Clara Nunes entre o número 914 a 962.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/pedido_de_providencias_no_059.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/pedido_de_providencias_no_059.2023.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas nos postes na rua Altemar Dutra, nas proximidades do número 1417.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/pedido_de_providencias_no_060.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/pedido_de_providencias_no_060.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita a capina e a limpeza na rua Gêranio, em toda a sua extensão, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>Seja feita capina e a limpeza na rua Hortência, em toda sua extensão, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/pedido_de_providencias_no_062.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/pedido_de_providencias_no_062.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita capina e a limpeza na rua Lírio, em toda a sua extensão, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/pedido_de_providencias_no_063.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/pedido_de_providencias_no_063.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e a limpeza na rua Osvaldo Aranha, no trecho compreendido entre a avenida Cidreira e a rua Calábria, bairro Centro.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pedido_de_providencias_no_064.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pedido_de_providencias_no_064.2023.pdf</t>
   </si>
   <si>
     <t>Visto impactar na segurança dos moradores e suas residências na Rua Heitor dos Prazeres nas proximidades do número 91, Bairro Salinas.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencias_no_065.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencias_no_065.2023.pdf</t>
   </si>
   <si>
     <t>Reparos urgentes na rua Tangara 406, no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_providencias_no_066.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_providencias_no_066.2023.pdf</t>
   </si>
   <si>
     <t>Realize a limpeza e desentupimento da boca de lobo na Av. Júlio Brunelli esquina com a Rua Getúlio Vargas juntamente com a capina e limpeza da rua.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/pedido_de_providencias_no_067.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/pedido_de_providencias_no_067.2023.pdf</t>
   </si>
   <si>
     <t>Resolver os problemas de iluminação pública na rua Heitor dos Prazeres, bairro Salinas, nas proximidades do número 91.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/pedido_de_providencias_no_068.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/pedido_de_providencias_no_068.2023.pdf</t>
   </si>
   <si>
     <t>Capina na Rua Cauby A. Nunes da Silveira da esquina da 40 até o supermercado ASUN.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pedido_de_providencias_no_069.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pedido_de_providencias_no_069.2023.pdf</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada queimada na Rua F, em frente ao número 168, as margens da RS 786, bairro Salinas.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_providencias_no_070.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_providencias_no_070.2023.pdf</t>
   </si>
   <si>
     <t>Resolver problemas de buracos e limpeza na Rua 11.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pedido_de_providencias_no_071.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pedido_de_providencias_no_071.2023.pdf</t>
   </si>
   <si>
     <t>Solicito troca de lâmpada queimada na Rua 11, próximo a esquina da Calábria.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Providenciado recolocação com URGÊNCIA da guarita de salva vidas 190 localizada no bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Isenção na taxa de inscrição para o processo seletivo para os munícipes inscritos no Cadastro Único para Programas Sociais do Governo Federal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Pedro da Saúde, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Pagamento incentivo financeiro, de forma integral aos Agentes Comunitários de Saúde (ACS), referente ao repasso do Governo Federal para este fim de acordo com a legislação vigente, conforme produtividade de campo referente ao ano de 2022.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no_004.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Reconstrução da guarita 177 - Bairro Salinas.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_005.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação com pedra irregular da Rua Pampa no trecho da rua cinco até o seu limite próximo as dunas.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>Evanio do Gás, Milico, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_006.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_006.2023.pdf</t>
   </si>
   <si>
     <t>Que cumpra o que preconiza a Lei 2641/2019, a qual define atividades insalubres e perigosas para percepção do adicional correspondente.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_007.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_007.2023.pdf</t>
   </si>
   <si>
     <t>Providencie instalação de rede elétrica, perfuração de um poço, recuperação dos sanitários, capina, limpeza, pintura e promova a nomeação de um zelador no Cemitério Municipal Manuel Braz de Lima.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_008.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_008.2023.pdf</t>
   </si>
   <si>
     <t>Com urgência instalação de redutores de velocidade, bem como, a correta sinalização, em Cidreira, na ERS-786 próximo ao número 7081, até a rotatória da Avenida Giácomo Carniel, número 4699.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_009.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_009.2023.pdf</t>
   </si>
   <si>
     <t>Seja realizado um estudo, junto a 16ª Superintendência Regional do DAER de Osório, quanto a instalação de redutores de velocidade na ERS-786, trecho compreendido entre o número 7081 até a rotatória da Avenida Giácomo Carniel.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_010.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_010.2023.pdf</t>
   </si>
   <si>
     <t>Seja feito conserto da cadeira odontológica bem como a manutenção dos equipamentos e aparelhos do gabinete odontológico do PSF Brisas.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_011.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_011.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita instalação de aparelho RX odontológico no PSF Brisas.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_012.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_012.2023.pdf</t>
   </si>
   <si>
     <t>Solicito crie convênio com clínicas que possam atender e apoiar os alunos de nosso município, com atendimento voltado para áreas: psicologia; psicopedagogia; fonoaudiologia; e terapia ocupacional.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Tati Zanoni, Carlão, Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_013.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_013.2023.pdf</t>
   </si>
   <si>
     <t>Colocação de bloco intertravado (PVS), na viela localizada entre a Av. Fausto Borba Prates e a Rua Arildo da Rosa Pinto.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_014.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_014.2023.pdf</t>
   </si>
   <si>
     <t>Que seja contratada empresa para colocação de luminárias no bairro Francisco Mendes.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_015.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_015.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados com urgência identificação visual nos veículos alugados pela Prefeitura Municipal de Cidreira.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_016.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_016.2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a Revitalização da "Academia ao Ar Livre Sargento Walter dos Santos" fazendo a manutenção, arrumação, retirada de equipamento enferrujados e estragados, substituindo-os por novos e que a benfeitoria construída neste local seja fechada.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_no_017.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_no_017.2023.pdf</t>
   </si>
   <si>
     <t>Solicito inclusão da Festa de Iemanjá no calendário oficial de eventos do Estado do Rio Grande do Sul, a ser realizada anualmente no dia 02 de fevereiro em Cidreira.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_018.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_018.2023.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam providenciadas as retiradas dos bancos de madeiras que estão em estado de precariedade, e que seja revitalizado a área localizada ao lado da Igreja Católica, onde era a antiga Praça de Alimentação.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_019.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_019.2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja restaurada e pavimentada a travessa em frente à escola Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_020.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Indico que contrate com extrema urgência médico ginecologista para atendimento na Casa da Mulher.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_no_021.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_no_021.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma na sede da RuralCid que encontra-se no Distrito da Fortaleza.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_022.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_022.2023.pdf</t>
   </si>
   <si>
     <t>Solicito que intensifique a segurança nas escolas municipais, e que também haja uma fiscalização rigorosa nas pessoas que por estes estabelecimentos transitem.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_023.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_023.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam acrescidas, no mínimo, duas pessoas para trabalharem em cargos de auxiliares do Regente de Banda, relativo ao Projeto de Lei 021/2023, do Poder Executivo.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_024.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_024.2023.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, que retorne os serviços da equipe de iluminação no turno da noite.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_025.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_025.2023.pdf</t>
   </si>
   <si>
     <t>Reiterar indicação para fazer calçamento da rua Uirapuru, trecho compreendido entre a rua Begônia e a rua Azaleia, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_no_026.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_no_026.2023.pdf</t>
   </si>
   <si>
     <t>Solicito que no horário de entrada e saída, nos turnos da manhã e tarde, algum servidor municipal (monitor, guarda patrimonial ou outro) esteja atento e posicionando ao lado da faixa de segurança da Avenida Mostardeiro, controlando e orientando as crianças e adolescentes, no instante em que eles necessitarem atravessar a referida avenida.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_no_027.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_no_027.2023.pdf</t>
   </si>
   <si>
     <t>Que providencie colocação de containers para recolhimento de lixos e detritos defronte as escolas municipais.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_028.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_028.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize a contratação de mais Assistentes Sociais.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_029.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_029.2023.pdf</t>
   </si>
   <si>
     <t>Solicito urgência instalação de redutores de velocidade, bem como, a correta sinalização, em Cidreira, na ERS-786 próximo ao número 7081, até a rotatória da Avenida Giácomo Carniel, número 4699.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_030.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_030.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo, junto a 16ª Superintendência Regional do DAER de Osório, quanto a instalação de redutores de velocidade na ERS-786, trecho compreendido entre o número 7081 até a rotatória da Avenida Giácomo Carniel.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_031.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_031.2023.pdf</t>
   </si>
   <si>
     <t>"Seja criado uma ouvidoria através de número de whatsapp e que seja amplamente divulgado entre os munícipes proporcionando a estes terem um canal direto onde possam fazerem suas reclamações, sugestões e/ou elogios."</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_032.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_032.2023.pdf</t>
   </si>
   <si>
     <t>Que cumpra-se a Lei 2828/2021 (Dispõe da instituição do programa Cidreira Amiga do Idoso - Remédio em Casa para os Idosos e dá outras providências).</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_033.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_033.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Assistência Social Cidadania e Habitação, possa estar realizando um mutirão de atualização do cadastro Único nas comunidades de pescadores tradicionais.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacao_no_034.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacao_no_034.2023.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a Lei Municipal Nº 2775/2020 - "Dispõe sobre a criação do Banco Municipal de Alimentos no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_no_035.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_no_035.2023.pdf</t>
   </si>
   <si>
     <t>Indico: Enquanto não forem contratados mais vacinadores (as), as vacinas sejam feitas em forma de rodizio nos postos da cidade, com ampla divulgação a comunidade.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_036.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_036.2023.pdf</t>
   </si>
   <si>
     <t>Que avalie a possibilidade da criação da Feira Permanente do Pescador Artesanal.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_037.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_037.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita substituição na placa de identificação no prédio do Posto de Saúde 24h Eva Dias de Melo.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_038.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_038.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo através da Secretaria de Obras realize a limpeza/capina da calçada localizada ao lado EMEI Tio Jorge, na Av. Alfredo Pedro Da Silva, 4672 - Parque Dos Pinos-Cidreira.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_039.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_039.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o levantamento do calçamento da Rua Margarida, no trecho situado entre as Ruas Papagaio e Quero-Quero no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no_040.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no_040.2023.pdf</t>
   </si>
   <si>
     <t>Seja feita a troca das lâmpadas queimadas ou a colocação, caso não tenha, no bairro Salinas, na Rua Vinícius de Moraes no trajeto que corresponde a numeração 638 a 658.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no_041.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no_041.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição ou a manutenção da cadeira odontológica do PSF 4 (Caminhos do Farol).</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_no_042.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_no_042.2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo forneça uniforme completo para Guarda Municipal Patrimonial.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no_043.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no_043.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam reajustados os valores do vale alimentação dos servidores municipais.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no_044.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no_044.2023.pdf</t>
   </si>
   <si>
     <t>Que seja ofertado aos servidores municipais vale transporte.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no_045.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no_045.2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado aos motoristas da secretaria de saúde, uniformes que possam identificá-los como servidores públicos.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no_046.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no_046.2023.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo através da Secretaria de Turismo realize: O Planeta Tchê Cidreira, um festival de músicas tradicionais gaúchas e "tchê music" no período final da temporada de veraneio.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no_047.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no_047.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam criadas, de forma emergencial e pelo tempo que se fizer necessário, equipes que trabalhem fora do horário habitual e também nos finais de semana na manutenção e conserto da iluminação pública.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no_048.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no_048.2023.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo, através da Secretaria da Saúde, contrate um Profissional de Terapia Ocupacional para atendimento no CAE - Centro de Atenção ao Educando.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no_049.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no_049.2023.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um intérprete de LIBRAS (Língua Brasileira de Sinais) para a Câmara de Vereadores de Cidreira, para intermediar a comunicação com as pessoas com deficiência auditiva nas transmissões das sessões.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no_050.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no_050.2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado alimentação aos pacientes que se encontrem internados no Pronto Atendimento Eva Dias de Melo (Posto 24hs).</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_no_051.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_no_051.2023.pdf</t>
   </si>
   <si>
     <t>Que providencie o pagamento da ajuda de custo dos médicos do Programa Mais Médicos.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_no_052.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_no_052.2023.pdf</t>
   </si>
   <si>
     <t>Seja feito calçamento em PAVS no trecho compreendido entre a Av. Alfredo Pedro da Silva e Rua Carlota de Oliveira Pacheco. Na sequência solicito que seja feito ajuste e alinhamento no calcamento para que siga em linha reta até a rua Aparício Brandino de Oliveira Paim.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_no_053.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_no_053.2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja reaberto em caráter de urgência o Ginásio da Escola Ildo Meneguetti para uso dos alunos da escola e para a comunidade após o horário escolar.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_054.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_054.2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado serviço de recuperação da Rua 19 no Bairro da Antena. Devido às fortes chuvas, alguns trechos estão intransitáveis e necessitam de atenção.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_055.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_055.2023.pdf</t>
   </si>
   <si>
     <t>Que seja construído mais um USF na referida região. E se possível construído e equipado também com consultório odontológico.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_056.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_056.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ampliação área de atuação do USF BRISAS DO MAR, que o atendimento seja estendido, e que seja presencial na Lagoa Country Clube.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_057.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_057.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar para acelerar duplicação RS 784 no seguinte trecho do canto da lagoa até a av. R.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_058.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_058.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reforma e reparos necessários no ESF Brisas do Mar.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_059.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_059.2023.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido acesso do GERCON aos médicos do ESF.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_060.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_060.2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado contratação de enfermeiro epidemiologista.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_061.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_061.2023.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação para fazer o calçamento da rua Uirapuru, trecho compreendido entre a Begonia e a Rua Azaleia, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_no_062.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_no_062.2023.pdf</t>
   </si>
   <si>
     <t>Sinalize a restrição de tráfego de veículos com PBT (peso bruto total) acima de 11.000 kg, no trecho em frente a E.M.E.F. Ildo Meneghetti, compreendido entre a Av. Mostardeiro e a rua Antônio Ribeiro (antigo rua 2), no bairro Ildo Meneghetti.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_no_063.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_no_063.2023.pdf</t>
   </si>
   <si>
     <t>Realize reativação do Conselho Municipal de Segurança Pública de Cidreira (COMSEP), juntamente com o Fundo Municipal de Segurança Pública (FUMSEP).</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_no_064.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_no_064.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar uma análise, um estudo e a viabilidade da construção de um posto de saúde no bairro Parque do Pinos, posto com consultório odontológico.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_no_065.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_no_065.2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito de forma imediata um estudo de viabilidade para instalar quebra-molas, placas de sinalização e de redução de velocidade nas vias, nos dois sentidos da RS 786, frente ao Posto de Saúde Farol, em Nazaré.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_066.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_066.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar uma análise, um estudo e a viabilidade da construção de um Posto de Saúde (USF), no bairro, assim por dizer popularmente, chamado de Antena, posto de saúde com consultório odontológico.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no_067.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no_067.2023.pdf</t>
   </si>
   <si>
     <t>Solicito inclusão de um retorno seguido de estacionamento oblíquo no projeto de extensão do calçadão da Av. Fausto Borba Prates, especificamente em frente aos números 2412 (retorno) e 2467 (estacionamento).</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_no_068.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_no_068.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar uma análise e também um estudo sobre a viabilidade da construção de um posto de saúde (USF) no bairro Antena, posto de saúde com consultório odontológico.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_no_069.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_no_069.2023.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido já feito em anos anteriores de pavimentação na rua em frente a escola Ildo Meneghette, bairro Ildo Meneghette.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_070.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_070.2023.pdf</t>
   </si>
   <si>
     <t>Indico que os plantões no Posto de Saúde 24h retorne a escala de 24/72h ao invés do atual 12/36h.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_no_071.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_no_071.2023.pdf</t>
   </si>
   <si>
     <t>Adequação da acessibilidade para pessoas com deficiência bem como demarcação de estacionamento para deficientes no Posto 24h.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/indicacao_no_072.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/indicacao_no_072.2023.pdf</t>
   </si>
   <si>
     <t>Construção de rampas de acesso (passarelas), a beira mar, para cadeirantes e população em geral.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_no_073.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_no_073.2023.pdf</t>
   </si>
   <si>
     <t>Atualização, revisão e modernização do plano diretor de nosso município de Cidreira em total regime de urgência.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao_no_074.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao_no_074.2023.pdf</t>
   </si>
   <si>
     <t>Realize a colocação de PVS na Rua 2 no trecho entre a Rua João Neves e a Av. Cidreira no centro de Cidreira.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_no_075.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_no_075.2023.pdf</t>
   </si>
   <si>
     <t>Inclusão de um retorno, seguido de estacionamento oblíquo no projeto de extensão do calçadão da Av. Fausto Borba Prates, especificamente em frente ao número 1939.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_no_076.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_no_076.2023.pdf</t>
   </si>
   <si>
     <t>Que se faça manutenção em seus cabos instalados em postes da cidade que ainda estejam em uso e que retire os que não são mais necessários para o bom andamento de seus trabalhos.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_no_077.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_no_077.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam convidados os representantes de empresas de fornecimento de internet no Município para discussão de formas de trabalho das respectivas esquipes no que diz respeito ao cabeamento executado pelas mesmas em postes.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_no_078.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_no_078.2023.pdf</t>
   </si>
   <si>
     <t>Inclusão de um Estacionamento Oblíquo no projeto de extensão do calçadão da Av. Fausto Borba Prates, especificamente em frente ao número 2620.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_079.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_079.2023.pdf</t>
   </si>
   <si>
     <t>Refazer o calçamento da Rua Getúlio Vargas entre as esquinas da rua João Neves até Av. Cidreira, em principal frente a farmácia municipal.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_080.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_080.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhe Lei que institui o Cadastro Técnico Municipal de Atividades Potencialmente Poluidoras ou Utilizadoras de Recursos Ambientais, e cria a Taxa de controle e fiscalização Ambiental Municipal, de acordo com a Lei Federal 6.938/81 e alterações.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_no_081.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_no_081.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar reforma da quadra esportiva, bem como colocação da tela no entorno, que tem sua frente para rua Osório Duque Estrada, sua direita para rua Luperci de Miranda e sua esquerda para a rua Manoel Braz de Lima, dentro do Parque Osório Duque Estrada.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_no_082.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_no_082.2023.pdf</t>
   </si>
   <si>
     <t>Solicitar reforma na praça que está situada na rua da plataforma, praça que está dentro do Parque Osório Duque Estrada, tendo sua frente para a rua Osório Duque Estrada, a sua direita a rua Manoel Braz de Lima e a sua esquerda a rua Altemar Dutra.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_no_083.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_no_083.2023.pdf</t>
   </si>
   <si>
     <t>Que se conceda aumento no valor de diárias de deslocamento dos servidores do Poder Executivo previstas na Lei Municipal 2315/2017.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_084.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_084.2023.pdf</t>
   </si>
   <si>
     <t>Que se conceda aumento no vale refeição dos funcionários do Poder Executivo.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_no_085.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_no_085.2023.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado projeto de lei autorizando por tempo indeterminado o pagamento (repasse) do abono remuneratório aos Agentes Comunitários de Saúde (ACS) referente aos valores extras enviados anualmente pelo Ministério as Saúde.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_086.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_086.2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o levantamento do calçamento da Rua Ajaecir Nunes da Silveira, no trecho situado entre as Ruas Trinta e Tres e, Av. Dep. Júlio Brunelli no centro de Cidreira.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>PLRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_resolucao_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_resolucao_no_001.2023.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária do dia 20 de fevereiro de 2023."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/projeto_de_resolucao_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/projeto_de_resolucao_no_002.2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Ouvidoria da Câmara Municipal de Vereadores de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_resolucao_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_resolucao_no_003.2023.pdf</t>
   </si>
   <si>
     <t>"Transferir a Sessão Ordinária do dia 01º de Maio de 2023."</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_resolucao_no_004.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_resolucao_no_004.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Redação do art. 2º da Resolução nº 07/2001."</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_resolucao_no_005.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_resolucao_no_005.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1º, II, "a", da Resolução Nº 010/2014, e dá outras providências."</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_resolucao_no_006.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_resolucao_no_006.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Banco de Horas dos servidores públicos municipais vinculados ao Poder Legislativo."</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_resolucao_no_007.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_resolucao_no_007.2023.pdf</t>
   </si>
   <si>
     <t>"Realização da Sessão Solene."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_008.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_008.2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Regimento Interno da Câmara Municipal de Cidreira."</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_resolucao_no_009.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_resolucao_no_009.2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece procedimento administrativo para a realização de pesquisa de preços para aquisição de bens, contratação de serviços em geral e para contratação de obras e serviços..."</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/ante_projeto_lei_n001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/ante_projeto_lei_n001.2023.pdf</t>
   </si>
   <si>
     <t>"Institui a criação do Banco Municipal de Materiais Ortopédico no Município de Cidreira."</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/ante_projeto_lei_no002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/ante_projeto_lei_no002.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a distribuição de cestas de alimentos a família em vulnerabilidade social que trabalhem com coleta de reciclagem em cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ante_projeto_lei_no003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ante_projeto_lei_no003.2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece a licença paternidade com 20 (vinte) dias de prazo aos servidores públicos municipais, e dá outras providências."</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/ante_projeto_lei_no004.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/ante_projeto_lei_no004.2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Agroindústria Familiar Rural e de Pequeno Porte de Processamento Artesanal do Município de Cidreira - RS, e dá outras providências."</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/contas_de_governo_2.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/contas_de_governo_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o julgamento das contas da Prefeitura Municipal de Cidreira, referente ao exercício financeiro de 2016, de responsabilidade do Prefeito Milton Terra Bueno."</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/decreto_02.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/decreto_02.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o julgamento das contas da Prefeitura Municipal de Cidreira, referente ao exercício financeiro de 2015, de responsabilidade dos Senhores Milton Terra Bueno e Claudio Volf."</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/decreto_03.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/decreto_03.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o julgamento das contas da Prefeitura Municipal de Cidreira, referente ao exercício financeiro de 2017, de responsabilidade dos Senhores Alexsandro Contini de Oliveira e Gilberto da Costa Silva."</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/decreto_04.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/decreto_04.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o julgamento das contas da Prefeitura Municipal de Cidreira, referente ao exercício financeiro de 2018, de responsabilidade dos Senhores Alexsandro Contini de Oliveira e Gilberto da Costa Silva."</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/decreto_05.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/decreto_05.2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento das contas da Prefeitura Municipal de Cidreira, referente ao exercício financeiro de 2019, de responsabilidade dos Senhores Alexsandro Contini de Oliveira e Gilberto da Costa Silva”.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/decreto_06.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/decreto_06.2023.pdf</t>
   </si>
   <si>
     <t>"Decreta ponto facultativo no dia 03 de novembro de 2023."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_apoio_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_apoio_no_001.2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Apoio aos profissionais de enfermagem pelo pagamento do piso salarial."</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_de_apoio_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_de_apoio_no_002.2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Apoio endereçada às presidências da Câmara dos Deputados e ao Senado Federal, em apoio as prerrogativas do Poder Legislativo Federal, tendo em vista a usurpação de funções em decorrência da apreciação da ADPF 442 pelo Supremo Tribunal Federal."</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_apoio_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_apoio_no_003.2023.pdf</t>
   </si>
   <si>
     <t>"Moção em apoio aos Servidores da Segurança Pública Brigada Militar."</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/veto_total_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/veto_total_no_001.2023.pdf</t>
   </si>
   <si>
     <t>"Veto total ao Projeto de Lei Nº 116/2022 que: "Dispõe sobre a criação, instalação, composição, estruturação, competências e o funcionamento do Conselho Municipal do Povo de Terreiro de Cidreira/RS".</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/veto_total_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/veto_total_no_002.2023.pdf</t>
   </si>
   <si>
     <t>"Veto total ao Projeto de Lei Nº 124/2022 que: Altera a redação do artigo 5º, da Lei Municipal nº 628/97, alterado pela Lei Municipal Nº 1828/11 e 2576/2019".</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/veto_total_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/veto_total_no_003.2023.pdf</t>
   </si>
   <si>
     <t>"Veto Total ao Projeto de Lei que: Dispõe sobre a isenção de taxa de inscrição em concurso público, processo seletivo e protocolo para mulheres vítimas de violência."</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/resolucao_001-2023_-_ponto_facultativo_carnaval.doc</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/resolucao_001-2023_-_ponto_facultativo_carnaval.doc</t>
   </si>
   <si>
     <t>“Transfere a Sessão Ordinária do dia 20 de fevereiro de 2023”</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/resolucao_002-2023_-ouvidoria.doc</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/resolucao_002-2023_-ouvidoria.doc</t>
   </si>
   <si>
     <t>“Institui a Ouvidoria da Câmara Municipal de Vereadores de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/resolucao_003-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/resolucao_003-2023.pdf</t>
   </si>
   <si>
     <t>"Transferir a Sessão Ordinária do dia 01 de maio de 2023."</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/resolucao_004-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2º da Resolução nº 07/2001".</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/resolucao_005-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/resolucao_005-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1º, II, "a", da Resolução nº 010/2014, e dá outras providências."</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/resolucao_006-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/resolucao_006-2023.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/resolucao_007-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/resolucao_007-2023.pdf</t>
   </si>
   <si>
     <t>"Realização de Sessão Solene."</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/resolucao_008-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/resolucao_008-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Regimento Interno da Câmara Municipal de Cidreira/RS</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/resolucao_009-2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/resolucao_009-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece o procedimento administrativo para a realização de pesquisa de preços para aquisição de bens, contratação de serviços em geral e para contratação de obras e serviços de engenharia no âmbito do Poder Legislativo de Cidreira, nos termos da Lei Federal nº 14.133/2021.”</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/plc_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/plc_no_001.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do parágrafo único do art. 230 da Lei Complementar Nº 021/2011."</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/plc_no_002.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/plc_no_002.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 51 e acrescenta art. 51-A na Lei Complementar nº 021/2011."</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/plc_no_003.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/plc_no_003.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do §2º do art. 51 da Lei Complementar nº 021/2011."</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/proj._emenda_lo_no_001.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/proj._emenda_lo_no_001.2023.pdf</t>
   </si>
   <si>
     <t>"Altera, acresce e revoga dispositivos da Lei Orgânica Municipal."</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/mocao_de_repudio_n01.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/mocao_de_repudio_n01.2023.pdf</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_de_repudio_n02.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_de_repudio_n02.2023.pdf</t>
   </si>
   <si>
     <t>"Moção de Repúdio ao Projeto de Reestruturação do IPE-Saúde, o PLC nº 259/2023, protocolado em regime de urgência pelo Governo do Estado, no último dia 18 de maio de 2023."</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_de_repudio_n03.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_de_repudio_n03.2023.pdf</t>
   </si>
   <si>
     <t>"Referente a uma decisão da 1ª Vara Federal de Capão da Canoa no processo que tramita, onde determinou a demolição de um dos pontos turísticos. Bar Azul."</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_congratulacao_no_01.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_congratulacao_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Parabenizar as secretarias envolvidas no evento da Festa de Iemanjá.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_congratulacao_no_02.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_congratulacao_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Agradecer, reconhecer e valorizar o empenho e dedicação na realização da Festa de Iemanjá de 2023.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_congratulacao_no_03.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_congratulacao_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Parabenizar e homenagear o Pastor Mario Campos, sua esposa Pastora Marlei da Rocha Ferreira, bem como todos os demais pastores e irmãos que congregam na Igreja Evangélica Cruzada Pentecostal Brasileira de Cidreira.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>DECORO PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/decoro_parlamentar_01.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/decoro_parlamentar_01.2023.pdf</t>
   </si>
   <si>
     <t>Autor: Delmo Machado Hausen Neto_x000D_
 "Representação contra o Vereador Pedro Teixeira por quebra do decoro parlamentar."</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/decoro_parlamentar_02.2023.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/decoro_parlamentar_02.2023.pdf</t>
   </si>
   <si>
     <t>Autor: Sr. Delmo Machado Hausen Neto_x000D_
 "Representação contra o Vereador Carlos Amarante M. Bueno."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4251,67 +4251,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/pedido_informacao_n01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/pedido_informacao_n02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/pedido_informacao_n01.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_informacao_n04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/pedido_informacao_n05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/pedido_informacao_n06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pedido_informacao_n07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/pedido_informacao_n08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/pedido_informacao_n09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_informacao_n10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_informacao_n11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_informacao_n12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pedido_informacao_n13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_informacao_n14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_informacao_n15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_informacao_n16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pedido_informacao_n17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/pedido_informacao_n18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pedido_informacao_n19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pedido_informacao_n20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_informacao_n21.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pedido_informacao_n22.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pedido_informacao_n24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pedido_informacao_n25.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/pedido_informacao_n26.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/pedido_informacao_n27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pedido_informacao_n28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/pedido_informacao_n29.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/pedido_informacao_n30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/pedido_informacao_n31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/pedido_informacao_n32.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_informacao_n33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pedido_informacao_n34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pedido_informacao_n35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pedido_informacao_n36.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_informacao_n37.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_informacao_n38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pedido_informacao_n39.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/pl_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/pl_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/pl_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pl_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/pl_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/pl_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/pl_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pl_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/pl_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pl_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/pl_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_no_032.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pl_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pl_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pl_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pl_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pl_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pl_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pl_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pl_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/pl_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/pl_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/pl_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pl_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/pl_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_no_072.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pl_no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_no_074.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_no_075.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/pl_no_076.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pl_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/pl_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/pl_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pl_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pl_no_082.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pl_no_083.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/pl_no_084.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pl_no_085.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pl_no_086.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/pl_no_087.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pl_no_088.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/pl_no_089.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pl_no_090.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_no_091.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/pl_no_092.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pl_no_093.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pl_no_094.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/pl_no_095.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/pl_no_096.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/pl_no_097.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/pl_no_098.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/pl_no_099.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl_no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/pl_no_101.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/pl_no_102.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/pl_no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/pl_no_104.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/pl_no_105.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/pl_no_106.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/pl_no_107.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pl_no_108.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pl_no_109.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_no_110.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pl_no_111.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_no_112.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pl_no_113.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/pl_no_115.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/pl_no_116.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/pl_no_117.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/pl_no_118.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/pl_no_119.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/pl_no_120.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pl_no_121.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pl_no_122.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/pl_no_123.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/pl_no_124.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_no_125.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/pl_no_126.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pl_no_127.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pl_no_128.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_no_129.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/pl_no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/pedido_de_providencias_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/pedido_de_providencias_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/pedido_de_providencias_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/pedido_de_providencias_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/pedido_de_providencias_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pedido_de_providencias_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pedido_de_providencias_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pedido_de_providencias_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/pedido_de_providencias_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/pedido_de_providencias_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/pedido_de_providencias_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_providencias_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pedido_de_providencias_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_providencias_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_providencias_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/pedido_de_providencias_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_providencias_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_providencias_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/pedido_de_providencias_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/pedido_de_providencias_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/pedido_de_providencias_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/pedido_de_providencias_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/pedido_de_providencias_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pedido_de_providencias_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pedido_de_providencias_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/pedido_de_providencias_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/pedido_de_providencias_no_030.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/pedido_de_providencias_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_032.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_033.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pedido_de_providencias_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/pedido_de_providencias_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/pedido_de_providencias_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/pedido_de_providencias_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pedido_de_providencias_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pedido_de_providencias_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/pedido_de_providencias_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/pedido_de_providencias_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pedido_de_providencias_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencias_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencias_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencias_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencias_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pedido_de_providencias_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/pedido_de_providencias_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_providencias_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pedido_de_providencias_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencias_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencias_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/pedido_de_providencias_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/pedido_de_providencias_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pedido_de_providencias_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/pedido_de_providencias_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/pedido_de_providencias_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/pedido_de_providencias_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/pedido_de_providencias_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pedido_de_providencias_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencias_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_providencias_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/pedido_de_providencias_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/pedido_de_providencias_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pedido_de_providencias_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_providencias_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pedido_de_providencias_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_030.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_032.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_033.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacao_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/indicacao_no_072.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao_no_074.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_no_075.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_no_076.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_no_082.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_no_083.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_084.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_no_085.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_086.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_resolucao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/projeto_de_resolucao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_resolucao_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_resolucao_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_resolucao_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_resolucao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_resolucao_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_resolucao_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/ante_projeto_lei_n001.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/ante_projeto_lei_no002.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ante_projeto_lei_no003.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/ante_projeto_lei_no004.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/contas_de_governo_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/decreto_02.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/decreto_03.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/decreto_04.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/decreto_05.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/decreto_06.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_apoio_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_de_apoio_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_apoio_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/veto_total_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/veto_total_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/veto_total_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/resolucao_001-2023_-_ponto_facultativo_carnaval.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/resolucao_002-2023_-ouvidoria.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/resolucao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/resolucao_009-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/plc_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/plc_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/plc_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/proj._emenda_lo_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/mocao_de_repudio_n01.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_de_repudio_n02.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_de_repudio_n03.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_congratulacao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_congratulacao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_congratulacao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/decoro_parlamentar_01.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/decoro_parlamentar_02.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/pedido_informacao_n01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/pedido_informacao_n02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/pedido_informacao_n01.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_informacao_n04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/pedido_informacao_n05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/pedido_informacao_n06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/pedido_informacao_n07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/pedido_informacao_n08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/pedido_informacao_n09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/pedido_informacao_n10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/pedido_informacao_n11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/pedido_informacao_n12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/pedido_informacao_n13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/pedido_informacao_n14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/pedido_informacao_n15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_informacao_n16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1268/pedido_informacao_n17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/pedido_informacao_n18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/pedido_informacao_n19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/pedido_informacao_n20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/pedido_informacao_n21.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/pedido_informacao_n22.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/pedido_informacao_n24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/pedido_informacao_n25.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/pedido_informacao_n26.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/pedido_informacao_n27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/pedido_informacao_n28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/pedido_informacao_n29.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/pedido_informacao_n30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/pedido_informacao_n31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/pedido_informacao_n32.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/pedido_informacao_n33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/pedido_informacao_n34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/pedido_informacao_n35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/pedido_informacao_n36.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_informacao_n37.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_informacao_n38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/pedido_informacao_n39.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/pl_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/pl_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/pl_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/pl_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/pl_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/pl_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/pl_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/pl_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/pl_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/pl_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/pl_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/pl_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/pl_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/pl_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/pl_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/pl_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/pl_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/pl_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/pl_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/pl_no_032.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/pl_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/pl_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/pl_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/pl_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/pl_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/pl_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/pl_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/pl_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/pl_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/pl_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/pl_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/pl_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/pl_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/pl_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/pl_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/pl_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/pl_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/pl_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/pl_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/pl_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/pl_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/pl_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/pl_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/pl_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/pl_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/pl_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/pl_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/pl_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/pl_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/pl_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/pl_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/pl_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/pl_no_072.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/pl_no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/pl_no_074.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/pl_no_075.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/pl_no_076.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/pl_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/pl_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/pl_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/pl_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/pl_no_082.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/pl_no_083.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/pl_no_084.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pl_no_085.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/pl_no_086.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/pl_no_087.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/pl_no_088.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/pl_no_089.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/pl_no_090.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/pl_no_091.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/pl_no_092.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/pl_no_093.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1455/pl_no_094.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/pl_no_095.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/pl_no_096.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/pl_no_097.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/pl_no_098.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/pl_no_099.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl_no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/pl_no_101.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/pl_no_102.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/pl_no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/pl_no_104.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/pl_no_105.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/pl_no_106.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/pl_no_107.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pl_no_108.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pl_no_109.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/pl_no_110.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/pl_no_111.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_no_112.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/pl_no_113.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/pl_no_115.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/pl_no_116.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/pl_no_117.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/pl_no_118.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/pl_no_119.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/pl_no_120.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/pl_no_121.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pl_no_122.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/pl_no_123.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/pl_no_124.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/pl_no_125.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/pl_no_126.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/pl_no_127.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/pl_no_128.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_no_129.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/pl_no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/pedido_de_providencias_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/pedido_de_providencias_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/pedido_de_providencias_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/pedido_de_providencias_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/pedido_de_providencias_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/pedido_de_providencias_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/pedido_de_providencias_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/pedido_de_providencias_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/pedido_de_providencias_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/pedido_de_providencias_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/pedido_de_providencias_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/pedido_de_providencias_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/pedido_de_providencias_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/pedido_de_providencias_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/pedido_de_providencias_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/pedido_de_providencias_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/pedido_de_providencias_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/pedido_de_providencias_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/pedido_de_providencias_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/pedido_de_providencias_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/pedido_de_providencias_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/pedido_de_providencias_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/pedido_de_providencias_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/pedido_de_providencias_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pedido_de_providencias_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/pedido_de_providencias_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/pedido_de_providencias_no_030.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/pedido_de_providencias_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/pedido_de_providencias_no_032.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/pedido_de_providencias_no_033.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/pedido_de_providencias_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/pedido_de_providencias_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/pedido_de_providencias_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/pedido_de_providencias_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/pedido_de_providencias_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/pedido_de_providencias_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/pedido_de_providencias_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/pedido_de_providencias_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/pedido_de_providencias_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencias_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/pedido_de_providencias_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencias_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencias_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencias_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencias_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencias_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/pedido_de_providencias_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/pedido_de_providencias_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_providencias_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/pedido_de_providencias_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencias_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencias_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/pedido_de_providencias_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/pedido_de_providencias_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/pedido_de_providencias_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/pedido_de_providencias_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/pedido_de_providencias_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/pedido_de_providencias_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/pedido_de_providencias_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/pedido_de_providencias_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencias_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_providencias_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/pedido_de_providencias_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/pedido_de_providencias_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/pedido_de_providencias_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_providencias_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/pedido_de_providencias_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/indicacao_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_024.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_025.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_no_027.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_030.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_031.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_032.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_033.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacao_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/indicacao_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacao_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacao_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_055.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_no_056.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_no_057.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/indicacao_no_072.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_no_073.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao_no_074.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_no_075.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_no_076.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_no_077.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_no_078.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no_079.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_no_080.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_no_081.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_no_082.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_no_083.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_no_084.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_no_085.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_no_086.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/projeto_de_resolucao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/projeto_de_resolucao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/projeto_de_resolucao_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/projeto_de_resolucao_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/projeto_de_resolucao_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/projeto_de_resolucao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/projeto_de_resolucao_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/projeto_de_resolucao_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/ante_projeto_lei_n001.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/ante_projeto_lei_no002.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/ante_projeto_lei_no003.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/ante_projeto_lei_no004.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/contas_de_governo_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/decreto_02.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/decreto_03.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/decreto_04.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/decreto_05.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/decreto_06.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_apoio_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_de_apoio_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_apoio_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/veto_total_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/veto_total_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/veto_total_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/resolucao_001-2023_-_ponto_facultativo_carnaval.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/resolucao_002-2023_-ouvidoria.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/resolucao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/resolucao_009-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/plc_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/plc_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/plc_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/proj._emenda_lo_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/mocao_de_repudio_n01.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/mocao_de_repudio_n02.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_de_repudio_n03.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/mocao_de_congratulacao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/mocao_de_congratulacao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_congratulacao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/decoro_parlamentar_01.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/decoro_parlamentar_02.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>