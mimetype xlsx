--- v0 (2026-01-11)
+++ v1 (2026-04-10)
@@ -54,4504 +54,4504 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/749/pedido_informacao_n01.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/749/pedido_informacao_n01.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado qual função e onde está lotada a servidora Camila Rossignollo Rosário e que seja enviado cópias portaria de nomeação, se ainda não for efetivada - cópia de avaliações do estágio probatório -, cópia do controle de assiduidade (ponto) do ano de 2021.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/780/pedido_informacao_n02.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/780/pedido_informacao_n02.2022.pdf</t>
   </si>
   <si>
     <t>Encaminhe relação dos permissionários originais de todos os quiosques localizados no âmbito do Município de Cidreira, bem como cópia do último alvará emitido para o respectivo ponto.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/771/pedido_informacao_n03.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/771/pedido_informacao_n03.2022.pdf</t>
   </si>
   <si>
     <t>Solicito relatório referente ao contrato firmado através da Ata de Registro de Preço nº 199/2020, Pregão Eletrônico para Registro de Preços nº 011/2020, com a empresa Proativa Saúde-Cooperativa de Trabalho de Profissionais da Área da Saúde LTDA, terceirizada que prestou serviços médicos no P.A. Eva Dias de Melo.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/806/pedido_informacao_n04.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/806/pedido_informacao_n04.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado aos vereadores que subscrevem o que segue:_x000D_
 - nome de todos funcionários recebedores de Função Gratificada no Município_x000D_
 - função de origem e se for o caso, qual a função desempenha no momento_x000D_
 - fonte pagadora da Função Gratificada_x000D_
 - portarias das Funções Gratificadas_x000D_
 - valores das Funções Gratificadas pagas por funcionários</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/807/pedido_informacao_n05.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/807/pedido_informacao_n05.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado lista contendo nome de todos os ex-servidores (CCs e contratos) que tenham sido exonerados ou ainda por término de contrato e que por ventura não tenham recebido suas rescisões até a presente data.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pedro da Saúde, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/808/pedidos_de_informacao_6.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/808/pedidos_de_informacao_6.pdf</t>
   </si>
   <si>
     <t>Autor: Ver. Pedro - Solicito ao Poder Executivo, que apresente a esta casa Legislativa o Plano de Contingência da Defesa Civil, bem como a relação de nomes dos membros que compõe a Defesa Civil Municipal._x000D_
 _x000D_
 Autor: Ver. Cláudio - Seja informado: relatório do trabalho efetuado pelo programa REURB instituído pela Lei Municipal 2.593/2019; relação de pessoas contratadas para implantação do programa; período de atividade das mesmas com cópias de portarias de nomeação e exoneração (caso tenham sido exoneradas). - Aceito dia 07/03/2022 e aprovado dia 14/03/2022</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/837/pedido_informacao_n07.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/837/pedido_informacao_n07.2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a este Gabinete, cópia da Portaria de nomeação ao cargo de Subprefeito do bairro Costa do Sol, se esta existir.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/827/pedido_informacao_n08.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/827/pedido_informacao_n08.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado quadro de funcionário que atuam no EJA da EMEF Marcílio Dias; Espelho com a carga horária dos professores do EJA.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/838/pedido_informacao_n09.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/838/pedido_informacao_n09.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para esta Casa Legislativa o que segue:_x000D_
 - justificativa pela retirada de copiadora dos apêndices do executivo municipal_x000D_
 - qual ação está sendo tomada para solucionar a falta de tais equipamentos?</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/828/pedido_informacao_n10.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/828/pedido_informacao_n10.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado: carga horária de trabalho do servidor Marcos Purin; escola onde está lotado e quais dias ministra suas aulas; se tem desdobramento e para qual escola; cópia do ponto do funcionário no ano de 2022.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/829/pedido_informacao_n11.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/829/pedido_informacao_n11.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado: função de concurso da Sra. Gabriela Nuremberg; portaria de nomeação do concurso; função que desempenha no momento (caso não esteja desempenho função para qual prestou concurso); fonte pagadora da funcionária.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_informacao_n12.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_informacao_n12.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado o que segue:_x000D_
 - carga horária de trabalho do servidor Adiel Leão Feliphi - Turnos do dia e noite_x000D_
 - escola onde está lotado e quais dias e horários ministra suas aulas_x000D_
 - cópia do ponto do funcionário no ano de 2022</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/840/pedido_informacao_n13.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/840/pedido_informacao_n13.2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado informações abaixo elencadas_x000D_
 - cópia portarias de Nomeação dos servidores que compõe o Conselho do FUNDEB_x000D_
 - situação dos PPCIs das escolas e EMEIs municipais_x000D_
 - situação alvarás sanitários das escolas e EMEIs municipais_x000D_
 - laudo técnico dos problemas elétricos das escolas e EMEIs municipais</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/841/pedido_informacao_n14.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/841/pedido_informacao_n14.2022.pdf</t>
   </si>
   <si>
     <t>Encaminhe cópia dos contratos dos aluguéis dos prédios que alocaram a estrutura administrativa que se encontrava no prédio da Prefeitura Municipal de Cidreira.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/842/pedido_informacao_n15.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/842/pedido_informacao_n15.2022.pdf</t>
   </si>
   <si>
     <t>Encaminhe quais as providências tomadas pelo Executivo Municipal até o presente momento no que tange à Reforma do Prédio da Prefeitura Municipal e qual a previsão de prazo para o retorno da estrutura administrativa ao prédio principal.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/843/pedido_informacao_n16.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/843/pedido_informacao_n16.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado_x000D_
 - se já foram investidos os R$760.000,00 que foram suplementados e aprovados pela lei nº 2898/2021 para compra de equipamentos de informática para as escolas municipais_x000D_
 - caso não tenham sido adquiridos tais equipamentos, seja enviado justificativa a esta Casa Legislativa_x000D_
 - caso já tenham sido adquiridos tais equipamentos, que se providencie o envio de notas fiscais referentes as aquisições bem como relatório de onde foram instalados</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/844/pedido_informacao_n17.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/844/pedido_informacao_n17.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado_x000D_
 - carga horária de trabalho do servidor Marcos Purin_x000D_
 - escola onde está lotado e quais dias ministra suas aulas_x000D_
 - se tem desdobramento e para qual escola_x000D_
 - cópia do ponto do funcionário no ano de 2022</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/845/pedido_informacao_n18.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/845/pedido_informacao_n18.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado_x000D_
 - composição da Comissão de Processo Seletivo_x000D_
 - portarias de nomeação dos integrantes_x000D_
 - período de vigência da Comissão</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/868/pedido_informacao_n19.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/868/pedido_informacao_n19.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado:_x000D_
 - quem são os integrantes do Conselho da Merenda Escolar_x000D_
 - portaria de nomeação dos mesmos</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Evanio do Gás, Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pedido_informacao_n20.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pedido_informacao_n20.2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos:_x000D_
 - cópia contrato Empresa Distribuidora de Alimentos BV EIRELE, se estiver vigente, e se cancelado, cópia ato cancelamento;_x000D_
 - qual funcionário responsável recebimento mercadorias destinadas as escolas e creches municipais no período de vigência da Ata de Registro Nº 131/2021;_x000D_
 - informar quais mercadorias deixaram de ser entregues ao município por falta de logística da empresa contratada e por qual motivo esta ainda não foi cancelada tal Ata de Registro.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pedido_informacao_n21.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pedido_informacao_n21.2022.pdf</t>
   </si>
   <si>
     <t>Seja informado se está sendo cumprido a Resolução do CME nº 001/2020 conforme seus art. 7 e art. 45, no que se refere ao atendimento aos educandos com deficiência, transtornos globais, de desenvolvimento e altas habilidades/super dotação.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/882/pedido_informacao_n22.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/882/pedido_informacao_n22.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado onde estão os bancos de madeira que foram retirados da estrutura desmontada que existia no chafariz?</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/883/pedido_informacao_n23.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/883/pedido_informacao_n23.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado quantidade do cargo de Diretor Geral por secretaria? Valor dos vencimentos mensais de tal cargo? Quantos estão preenchidos no momento e por quem? Portaria de nomeação dos mesmos.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/871/pedido_informacao_n24.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/871/pedido_informacao_n24.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado:_x000D_
 - quantidade cestas básicas compradas em 2022 com notas fiscais de pagamento_x000D_
 - cronograma compras para o restante do ano com quantidades mensais_x000D_
 - quantidade cestas básicas distribuídas em 2022_x000D_
 - quais os dias de atendimento pessoas em vulnerabilidade social que vão ao CRAS solicitarem alimentos?_x000D_
 - quantas cestas básicas são entregues por dia?_x000D_
 - quais os dias de distribuição de roupas na sede do CRAS e de que forma isso é levado ao conhecimento dos munícipes?_x000D_
 - o prédio do CRAS tem acessibilidade para receber pessoas com deficiência que vão em busca de informações sobre programa Auxilio Brasil entre outros_x000D_
 - o programa Auxilio Brasil está funcionando e atendendo a comunidade?_x000D_
 - quem é o(a) gestor(a) do programa?</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/884/pedido_informacao_n25.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/884/pedido_informacao_n25.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado prestação de contas da secretaria no ano de 2021; prestação de contas das ações propostas e executadas junto à comunidade pela secretaria no ano de 2021 incluindo quantidade mensais de tudo que foi distribuído e/ou doado; quem são os integrantes do CMPD com suas portarias de nomeação e as ações propostas por tal conselho e efetivamente feitas e/ou colocadas em prática por esta secretaria; quem são os integrantes do COMDICA com suas portarias de nomeação e as ações propostas por tal conselho e efetivamente feitas e/ou colocadas em prática por esta secretaria; existe CMDI em Cidreira? Em caso de resposta positiva, quem são seus integrantes e suas portarias de nomeação, se a resposta for negativa, por quais motivos?</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/899/pedido_informacao_n26.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/899/pedido_informacao_n26.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: portaria de nomeação da funcionária Camila Avila Michalski Jaeger; quais dias presta serviço no município e em que locais; cópia do controle de assiduidade (ponto) do ano de 2021 e 2022; cópia das fichas de atendimento da funcionária.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Evanio do Gás, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pedido_informacao_n27.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pedido_informacao_n27.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório final ou parcial da auditoria realizada no Executivo Municipal de Cidreira; valor pago a empresa para realização dos trabalhos.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Cópia do laudo emitido por perito, onde contempla o direito de receber insalubridade por servidores municipais, e que o executivo informe se está ou não pagando tal direito, se não, que justifique o motivo.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_informacao_n29.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_informacao_n29.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: se já foram adquiridos os materiais constantes nos projetos de suplementações, Lei Municipal nº 2915/2022, Lei Municipal nº 2916/2022, Lei Municipal nº 2917/2022, Lei Municipal 2918/2022. Caso a resposta seja positiva, que seja enviado para esta Casa notas fiscais das aquisições, onde foram instalados tais equipamentos, contratos e empenhos de tais aquisições. Caso a resposta seja negativa, que justifique-se os motivos.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_informacao_n30.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_informacao_n30.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado como estão as tratativas no que diz respeito ao aumento de 33,24% que determina a Portaria Federal que estabelece o novo piso salarial do Magistério.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pedido_informacao_n31.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pedido_informacao_n31.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: quais servidores tem FG incorporada em seus vencimentos?; qual(ais) o(s) servidor(es) que tem FG incorporado e ocupa cargo de chefia neste momento?</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pedido_informacao_n32.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pedido_informacao_n32.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: qual percentual da arrecadação está sendo utilizado para o pagamento dos vencimentos de funcionários ativos do município de Cidreira; quantos CCs temos hoje no município e qual o percentual da folha de pagamento é usado para pagar seus vencimentos; quantos contratados temos hoje no município e qual o percentual da folha de pagamento é usado para pagar seus vencimentos; quantos concursados temos no município hoje e qual o percentual da folha de pagamento é usado para pagar seus vencimentos.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pedido_informacao_n33.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pedido_informacao_n33.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: porquê, com autorização de quem e com qual embasamento legal o caminhão oriundo do PAC II, que faz parte da frota municipal, transportou mudança do município de Cidreira com destino ao município de Torres?</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Evanio do Gás, Carlão, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/928/pedido_informacao_n34.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/928/pedido_informacao_n34.2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos relação dos nomes dos membros que compõem o COE Municipal.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/929/pedido_informacao_n35.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/929/pedido_informacao_n35.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado os valores gastos com a desapropriação de área que se destinará para construção da escola Francisco Mendes previstos na suplementação; que sejam enviados documentos comprobatórios dos valores dispensados a desapropriação.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pedido_informacao_n36.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pedido_informacao_n36.2022.pdf</t>
   </si>
   <si>
     <t>Solicito cópia do Estatuto/Regimento dos Conselhos Municipais vinculados à Secretaria Municipal de Educação e Cultura e da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/933/pedido_informacao_n37.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/933/pedido_informacao_n37.2022.pdf</t>
   </si>
   <si>
     <t>Solicito informações referentes a Lei Municipal nº 2914/2022 que foi proposta por este vereador, que "Dispõe sobre a criação do Programa "Fila Única" de informação sobre a demanda por acesso de crianças na rede municipal de ensino infantil, e dá outras providências."</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pedido_informacao_n38.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pedido_informacao_n38.2022.pdf</t>
   </si>
   <si>
     <t>Solicito cópia do contrato do Asun Supermercados com o Município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/966/pedido_informacao_n39.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/966/pedido_informacao_n39.2022.pdf</t>
   </si>
   <si>
     <t>Qual o custo gerado com o vale alimentação aos cofres públicos? quantidade de funcionários concursados recebendo o benefício? quantidade de funcionários contratados recebendo o benefício?</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/967/pedido_informacao_n40.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/967/pedido_informacao_n40.2022.pdf</t>
   </si>
   <si>
     <t>Quantos professores concursados em atividade tem no município? quantos professores contratados em atividade tem no município? relação com nomes e valores de vencimentos de Cargos de Confiança (CCs) no Município.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/968/pedido_informacao_n41.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/968/pedido_informacao_n41.2022.pdf</t>
   </si>
   <si>
     <t>Por qual motivo ocorreu a mudança de local do gabinete do Prefeito Municipal e da SMEC (Secretaria de Educação e Cultura)? Contrato de locação da nova sede onde foi instalado o gabinete do Prefeito Municipal....</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pedido_informacao_n42.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pedido_informacao_n42.2022.pdf</t>
   </si>
   <si>
     <t>Que a informação seja encaminhada a esta Casa Legislativa referente ao relatório da aplicação dos recursos oriundos da Emenda Parlamentar Federal nº 13417.345000/12007.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pedido_informacao_n43.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pedido_informacao_n43.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados cópias de todos os contratos em vigência de aluguéis de imóveis pela Prefeitura Municipal de Cidreira onde estão locados seus apêndices; da mesma forma que sejam enviadas cópias de possíveis contratos de locação de imóveis que tenham sido rescindidos e/ou estendidos.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_informacao_n44.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_informacao_n44.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado cópia do contrato de aditivo firmado entre o Executivo Municipal e a Empresa Corsan.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/998/pedido_informacao_n45.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/998/pedido_informacao_n45.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a situação dos equipamentos de RX odontológicos dos Postos de Saúde da Família.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/999/pedido_informacao_n46.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/999/pedido_informacao_n46.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, informações sobre possível aquisição de aparelhos de barbear pela Secretaria de Educação e Cultura, com verba do FUNDEB.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pedido_informacao_n47.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pedido_informacao_n47.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado com quantos veículos locados o município conta atualmente e cópia dos contratos de locação.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/pedido_informacao_n48.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/pedido_informacao_n48.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais setores do Poder Executivo Municipal contam com relógio ponto em perfeito funcionamento; se houvessem setores sem relógios ponto, qual a previsão de instalação.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/pedido_informacao_n49.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/pedido_informacao_n49.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado cópia fidedigna de relatório feito por peritos em meados de 2019 sobre percentual de insalubridade a ser pago aos técnicos de enfermagem, enfermeiros, técnico raio X, condutores de ambulância, técnico em saúde bucal, agentes de saúde e serviços gerais da secretaria de saúde; que seja informado o percentual que tais profissionais recebem atualmente.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/pedido_informacao_n50.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/pedido_informacao_n50.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório de todos os parcelamentos em andamento assumidos pelo executivo municipal; relatório deverá constar valor e número de parcelas já pagas bem como valor e número de parcelas a serem pagas de todos os parcelamentos em andamento; que seja incluído no relatório o montante total a serem pagos de precatórios bem como os valores pagos mensalmente.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_informacao_n51.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_informacao_n51.2022.pdf</t>
   </si>
   <si>
     <t>Que seja explicado quais os motivos da servidora técnica de enfermagem Ana Cristina da Rosa Vera ter em seus proventos valor quase três vezes maior que uma colega admitida por concurso no ano de 2008 por exemplo; também requer explicações a forma de cálculo feita ao valor final de tal vencimento.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Pedro da Saúde, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pedido_informacao_n52.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pedido_informacao_n52.2022.pdf</t>
   </si>
   <si>
     <t>Solicito cópia das efetividades e contracheques.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/pedido_informacao_n53.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/pedido_informacao_n53.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado ao que se refere o campo ADICIONAIS que constam nos espelhos de pagamento de servidores no Portal de Transparência.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_informacao_n54.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_informacao_n54.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado o porquê os Agentes de Endemias não foram contemplados no PL 080/2022 que tramitou e foi aprovado na sessão Ordinária de 22/08 do corrente ano; que sejam enviadas cópias fidedignas dos extratos de repasse de verbas federais destinadas ao cumprimento da EC 120; que seja enviado relatório constando normalmente os valores recebidos antes da aprovação do PL 080 bem como valores a serem recebidos pelos ACSs após aprovação do PL 080.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pedido_informacao_n55.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pedido_informacao_n55.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado a quantia de garis contratados e como estão subdivididos em grupos de trabalho.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_informacao_n56.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_informacao_n56.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: se já foram adquiridos os materiais constantes nos projetos de suplementações referentes as leis municipais números 2915-2916-2917-2918 e todas de 2022? Caso a resposta seja positiva, que seja enviado para esta Casa notas fiscais das aquisições, onde foram instalados tais equipamentos, contratos e empenhos de tais aquisições; caso a resposta seja negativa, que se justifique os motivos.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pedido_informacao_n57.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pedido_informacao_n57.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: a quantia de veículos da frota municipal por secretaria; quantos estão em condições de trafegabilidade; quais veículos estão em com licenciamento, IPVA e seguro obrigatório em dia conforme preconiza o art. 230 inciso V da lei 9503/89 (CTB) e quantos não estão? se houverem veículos aptos a rodar e que estejam com licenciamento vencido e com dívidas de multas, que informe quais os veículos e por que destas pendencias.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/pedido_informacao_n58.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/pedido_informacao_n58.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório de todas as licitações em andamento, bem como as concluídas nos últimos 90 dias.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/pedido_informacao_n59.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/pedido_informacao_n59.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório sobre planejamento da reforma do prédio da prefeitura municipal interditado a aproximadamente 1 ano.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Pedro da Saúde, Carlão, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pedido_informacao_n60.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pedido_informacao_n60.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que envie cópia da prestação de contas dos valores enviados pelo Governo federal para pagamento dos Agentes de Comunitários de Endemias (ACE), referentes aos anos de 2018, 2019, 2020 e 2021.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_informacao_n61.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_informacao_n61.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado quais escolas e ginásios municipais contam com PPCI atualizado e aprovado pelo Corpo de Bombeiros; quais escolas e ginásios municipais têm os equipamentos de segurança constantes no PPCI instalados e vistoriados pelo Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_informacao_n62.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_informacao_n62.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado qual ação será tomada pelo poder executivo no que diz respeito roubo dos aparelhos de ar condicionados, bebedouro e torneiras do prédio em reforma do ESF Caminhos do Farol.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pedido_informacao_n63.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pedido_informacao_n63.2022.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pedido_informacao_n64.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pedido_informacao_n64.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado em quais setores da prefeitura municipal já estão instalados e em funcionamento os aparelhos para coleta da efetividade dos funcionários municipais, os chamados relógio ponto.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/pedido_informacao_n65.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/pedido_informacao_n65.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado: quais equipamentos e materiais permanentes totalizando o valor de 760.000,00 e quais imóveis no valor de 300.000,00 foram adquiridos para as escolas municipais de acordo com a lei de suplementação 2898/21; que sejam enviadas notas fiscais das possíveis compras totalizando o valor previsto na suplementação, bem como relatório de onde estão depositados tais equipamentos e/ou materiais; que sejam enviados documentos comprobatórios da compra de imóvel e/ou imóveis totalizando o valor previsto na suplementação.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/pedido_informacao_n66.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/pedido_informacao_n66.2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado o número de pontos municipais que necessitam de vigilância patrimonial noturna, bem como os referidos endereços.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_informacao_n67.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_informacao_n67.2022.pdf</t>
   </si>
   <si>
     <t>Solicito a cópia do livro ponto de entrada e saída da garagem da Secretaria de Obras dos meses de setembro e outubro.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_informacao_n68.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_informacao_n68.2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado informações quanto à nomenclatura de todas as comissões do município e seus participantes.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Carlão, Pedro da Saúde, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_informacao_n69.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_informacao_n69.2022.pdf</t>
   </si>
   <si>
     <t>Solicito a Cont Leis com a lista dos funcionários CCs e contratados com seus respectivos cargos e salários.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Pedro da Saúde, Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/813/pl_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/813/pl_no_001.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa "fila única" de informação sobre demanda por acesso de crianças na rede municipal de Ensino Infantil, e dá outras providências."</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Cidreira - CVC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/787/pl_no_002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/787/pl_no_002.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a firmar convênio com a Empresa SÃO JOÃO FARMÁCIAS COMÉRCIO DE MEDICAMENTOS BRAIR LTDA e dá outras providências."</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/757/pl_no_003.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/757/pl_no_003.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/758/pl_no_004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/758/pl_no_004.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, e dá outras providências."</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/759/pl_no_005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/759/pl_no_005.2022.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/760/pl_no_006.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/760/pl_no_006.2022.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/788/pl_no_007.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/788/pl_no_007.2022.pdf</t>
   </si>
   <si>
     <t>"Dá nome à viela que liga as ruas Borges de Medeiros e Osvaldo Aranha, e dá outras providências."</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/789/pl_no_008.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/789/pl_no_008.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Selo Empresa Amiga da Mulher às empresas que cumprirem metas de valorização e plena vivência da mulher no ambiente de trabalho, e dá outras providências."</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/778/pl_no_009.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/778/pl_no_009.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza que o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária e de excepcional interesse público, e dá outras providências."_x000D_
 - pedagogo - supervisão escolar_x000D_
 - pedagogo - orientação educacional_x000D_
 - pedagogo - educação especial_x000D_
 - professor séries iniciais_x000D_
 - professor de educação infantil_x000D_
 - professor ens. fund. - língua portuguesa_x000D_
 - professor ens. fund. - educação física_x000D_
 - professor ens. fund.- matemática_x000D_
 - professor ens. fund. - ciências_x000D_
 - professor ens. fund. - geografia_x000D_
 - professor ens. fund. - educação artística</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/779/pl_no_010.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/779/pl_no_010.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - servente de limpeza_x000D_
 - atendente de educação infantil_x000D_
 - cozinha/merendeira_x000D_
 - monitor de escola</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/790/pl_no_011.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/790/pl_no_011.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências."</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/797/pl_no_012.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/797/pl_no_012.2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece índice para a Revisão Geral e Anual, dos servidores do Poder Legislativo."</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/810/pl_no_013.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/810/pl_no_013.2022.pdf</t>
   </si>
   <si>
     <t>"Fixação de informação sobre a quantidade de médicos plantonista do Posto de Pronto Atendimento Eva Dias de Melo e dá outras providências."</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/811/pl_no_014.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/811/pl_no_014.2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal Nº 2315/2017."</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/812/pl_no_015.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/812/pl_no_015.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Enfermeiro de saúde da família_x000D_
 - Enfermeiro epidemiologista</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/798/pl_no_016.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/798/pl_no_016.2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para a Revisão Geral e Anual, dos servidores do Poder Executivo, Aposentados e Pensionistas."</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/824/pl_no_017.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/824/pl_no_017.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal Nº 1921/2012 e dá outras providências."</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/816/pl_no_018.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/816/pl_no_018.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Gari</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/830/pl_no_019.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/830/pl_no_019.2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Recuperar, de recuperação e fortalecimento da aprendizagem nas Escolas de Ensino Fundamental da Rede Municipal de Ensino de Cidreira."</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/831/pl_no_020.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/831/pl_no_020.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de vale-alimentação aos servidores municipais e dá outras providências."</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/846/pl_no_021.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/846/pl_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Cidreira o "Mês Abril Verde".</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/847/pl_no_022.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/847/pl_no_022.2022.pdf</t>
   </si>
   <si>
     <t>"Revoga o Parágrafo Único do artigo 2º da Lei nº 2903/2022."</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/887/pl_no_023.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/887/pl_no_023.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 2261/2016 e dá outras providências."</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/888/pl_no_024.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/888/pl_no_024.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Artigo 5º-A da Lei Municipal nº 2116 de 12 de janeiro de 2015 acrescido através da Lei Municipal nº 2543 de 23 de novembro de 2018, revoga a Lei Municipal nº 2.835/2021, e dá outras providências."</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/877/pl_no_025.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/877/pl_no_025.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pl_no_026.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pl_no_026.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pl_no_027.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pl_no_027.2022.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/912/pl_no_028.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/912/pl_no_028.2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 2920/2022"</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/904/pl_no_029.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/904/pl_no_029.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - aux. de inspeção_x000D_
 - médico veterinário</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/913/pl_no_030.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/913/pl_no_030.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação dos dados dos Conselhos Municipais na página oficial da Prefeitura e Câmara Municipal na internet, e dá outras providências."</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pl_no_031.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pl_no_031.2022.pdf</t>
   </si>
   <si>
     <t>"Cria cargos em comissão Diretor da Casa de Acolhimento Vereador Juca Fraga, e dá outras providências."</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pl_no_032.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pl_no_032.2022.pdf</t>
   </si>
   <si>
     <t>"Cria cargo em comissão Diretor do Posto de Pronto Atendimento Eva Dias de Melo, e dá outras providências."</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/898/pl_no_033.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/898/pl_no_033.2022.pdf</t>
   </si>
   <si>
     <t>"Cria cargo em comissão Diretor do Lar Municipal do Idoso Almery Magalhães Gomes, e dá outras providências."</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_no_034.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_no_034.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências._x000D_
 - médico em radiologia e diagnóstico por imagem</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/924/pl_no_035.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/924/pl_no_035.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o "Dia Municipal do Corretor de Imóveis" no calendário oficial do Município de Cidreira."</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/930/pl_no_036.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/930/pl_no_036.2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Centro de referências da Mulher - CRM, inclui ações no PPA 2022/2025 e na LDO 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pl_no_037.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pl_no_037.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar pastas para o DAER."</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/932/pl_no_038.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/932/pl_no_038.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir créditos adicionais no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pl_no_039.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pl_no_039.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Semanal de Combate a Dengue e dá outras providências."</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/981/pl_no_040.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/981/pl_no_040.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a demolir o guarda corpo do anel superior do Estádio Municipal Antônio Sessim."</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pl_no_041.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pl_no_041.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - fisioterapeuta</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/982/pl_no_042.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/982/pl_no_042.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - motorista</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pl_no_043.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pl_no_043.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - tradutor e intérprete de libras</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pl_no_044.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pl_no_044.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público e dá outras providências."_x000D_
 - pedagogo - supervisão escolar_x000D_
 - motorista_x000D_
 - atendente de educação infantil_x000D_
 - professor de educação infantil_x000D_
 - pedagogo - educador especial</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pl_no_045.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pl_no_045.2022.pdf</t>
   </si>
   <si>
     <t>"Concede Abono Salarial aos Agentes Comunitários de Saúde, vinculados às Equipes da Estratégia de Saúde da Família - ESF"</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pl_no_046.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pl_no_046.2022.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/983/pl_no_047.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/983/pl_no_047.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - fiscal ambiental</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/984/pl_no_048.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/984/pl_no_048.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - biólogo</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/955/pl_no_049.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/955/pl_no_049.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - gari_x000D_
 - eletricista_x000D_
 - calceteiro_x000D_
 - mecânico</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_050.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_050.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - engenheiro ambiental</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pl_no_051.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pl_no_051.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar permissão de uso não onerosa de bem público imóvel."</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/973/pl_no_052.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/973/pl_no_052.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de Vale-Alimentação para os servidores do Legislativo Municipal."</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/974/pl_no_053.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/974/pl_no_053.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o benefício do vale transporte aos servidores do Legislativo Municipal de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/985/pl_no_054.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/985/pl_no_054.2022.pdf</t>
   </si>
   <si>
     <t>"Institui a campanha Setembro Dourado no Município de Cidreira visando conscientizar profissionais, pois a sociedade em geral sobre os sinais e sintomas para a detecção do câncer infanto-juvenil."</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/986/pl_no_055.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/986/pl_no_055.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Protetor e Cuidador de Animais no Município de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/987/pl_no_056.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/987/pl_no_056.2022.pdf</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/988/pl_no_057.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/988/pl_no_057.2022.pdf</t>
   </si>
   <si>
     <t>"Desafeta área pública para fins de cessão ao Corpo de Bombeiros Militar do RS, e dá outras providências."</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/989/pl_no_058.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/989/pl_no_058.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização de contrato de comodato de imóvel com o Grupo Estrela do Mar, e dá outras providências."</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pl_no_059.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pl_no_059.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização de Contrato de Comodato de Imóvel com o Grupo Estrela do Mar, e dá outras providências."</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/996/pl_no_060.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/996/pl_no_060.2022.pdf</t>
   </si>
   <si>
     <t>"Concede ajuda de custo aos médicos plantonistas efetivos do Município de Cidreira/RS."</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/pl_no_061.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/pl_no_061.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências." _x000D_
 - prof. educação infantil_x000D_
 - atendente educação infantil</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/pl_no_062.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/pl_no_062.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentos para exercício financeiro de 2023 - LDO"</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pl_no_063.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pl_no_063.2022.pdf</t>
   </si>
   <si>
     <t>"Institui de forma excepcional o Programa Recuperação de Créditos Fazendários REFAZ - 2022"</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/pl_no_064.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/pl_no_064.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a parcelar dívida com a CEEE, e dá outras providências."</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/pl_no_065.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/pl_no_065.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - contador</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/997/pl_no_066.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/997/pl_no_066.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do caput do Art. 1º da Lei Municipal nº 2920/2022."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/pl_no_067.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/pl_no_067.2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Cultura de Ambiente Saudável e Qualidade de Vida nas escolas das redes públicas e privada de ensino no âmbito do Município de Cidreira Escola Sustentável."</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pl_no_068.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pl_no_068.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - téc. enfermagem_x000D_
 -enfermeiro plantonista</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/pl_no_069.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/pl_no_069.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - recepcionista</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pl_no_070.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pl_no_070.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - psicólogo</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/pl_no_071.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/pl_no_071.2022.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Cidreira o Santuário de Iemanjá como local de interesse religioso, turístico e cultural, e dá outras providências."</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pl_no_072.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pl_no_072.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar contrato de rateio com o Consórcio Público da Associação dos Municípios do Litoral Norte e dá outras providências."</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pl_no_073.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pl_no_073.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - 2 prof. educ. infantil _x000D_
 - 4 prof. séries iniciais_x000D_
 - 1 arquiteto</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/pl_no_074.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/pl_no_074.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - 3 atendente infantil_x000D_
 - 2 prof. educ. infantil</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/pl_no_075.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/pl_no_075.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - 6 cozinheira/merendeira</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/pl_no_076.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/pl_no_076.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - 2 psicólogo</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pl_no_077.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pl_no_077.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - técnico em informática</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/pl_no_078.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/pl_no_078.2022.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/pl_no_079.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/pl_no_079.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - assistente social</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/pl_no_080.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/pl_no_080.2022.pdf</t>
   </si>
   <si>
     <t>"Alterar dispositivo da Lei Municipal Nº 1776/2010, dispõe sobre a regulamentação do piso salarial dos agentes comunitários de saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/pl_no_081.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/pl_no_081.2022.pdf</t>
   </si>
   <si>
     <t>"Abrir o Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências."</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/pl_no_082.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/pl_no_082.2022.pdf</t>
   </si>
   <si>
     <t>"Abrir o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/pl_no_083.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/pl_no_083.2022.pdf</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pl_no_084.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pl_no_084.2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Prevenção e Combate ao AVC - Acidente Vascular Cerebral no âmbito de Cidreira."</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pl_no_085.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pl_no_085.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público e dá outras providências."_x000D_
 - médico de saúde da família</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Gugu Calderon</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pl_no_086.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pl_no_086.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação da Rua Izaurino Olavo de Melo e dá outras providências."</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_no_087.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_no_087.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Servente de limpeza_x000D_
 - Educador social</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pl_no_088.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pl_no_088.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Médico de saúde da família</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pl_no_089.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pl_no_089.2022.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pl_no_090.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pl_no_090.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidades temporária de excepcional interesse público, e dá outras providências."_x000D_
 - 1 fiscal de ind. e comércio</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/pl_no_091.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/pl_no_091.2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Comissão Permanente para Avaliação de Bens Imóveis para fins de cobrança do Imposto de Transmissão Inter Vivos - ITBI, atribui gratificação aos seus membros e dá outras providências."</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pl_no_092.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pl_no_092.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - 8 Serventes de limpeza</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/pl_no_093.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/pl_no_093.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - 1 operador de máquina</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/pl_no_094.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/pl_no_094.2022.pdf</t>
   </si>
   <si>
     <t>"Concede recomposição salarial aos professores e pedagogas da Rede Municipal de Ensino e dá outras providências."</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pl_no_095.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pl_no_095.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Evanio do Gás, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pl_no_096.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pl_no_096.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicidade de informações relacionadas às Emendas Parlamentares, que destinam recursos ao Município de Cidreira."</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pl_no_097.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pl_no_097.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher - COMDIM do Município de Cidreira e cria o Fundo Municipal dos Direitos da Mulher - FMDM e dá outras providências."</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pl_no_098.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pl_no_098.2022.pdf</t>
   </si>
   <si>
     <t>"Institui as semanas de Conscientização e Prevenção ao Transtorno de Ansiedade Generalizada e Depressão no ambiente escolar e dá outras providências."</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/pl_no_099.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/pl_no_099.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar Termo Aditivo ao Contrato de Rateio com o Consórcio Público da Associação dos Municípios do Litoral Norte - CP ALIMNORTE - TJRS"</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pl_no_100.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pl_no_100.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar termo aditivo ao Contrato de Rateio com o Consórcio Público da Associação dos Municípios do Litoral Norte - CP ALIMNORTE - TRT 4ª REGIÃO"</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_no_101.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_no_101.2022.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_no_102.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_no_102.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do "Dia Municipal da Superação" no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_no_103.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_no_103.2022.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_no_104.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_no_104.2022.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao artigo 4º da Lei Municipal Nº 1105/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/pl_no_105.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/pl_no_105.2022.pdf</t>
   </si>
   <si>
     <t>"Atualiza a tabela VII, estipulada no Art. 11 da Lei Municipal Nº 1538/2007."</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_106.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_106.2022.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Cidreira para o exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_no_107.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_no_107.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Programa Municipal de Parceria Público-Privada, e dá outras providências."</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_no_108.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_no_108.2022.pdf</t>
   </si>
   <si>
     <t>"Institui-se a Semana Municipal de São Jorge e Ogum, que passam a integrar o Calendário Oficial de Eventos do Município e dá outras providências."</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_no_109.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_no_109.2022.pdf</t>
   </si>
   <si>
     <t>"Autorizo o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_no_110.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_no_110.2022.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_111.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_111.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a nomenclatura da Biblioteca Pública Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_112.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_112.2022.pdf</t>
   </si>
   <si>
     <t>"Institui normas complementares às diretrizes nacionais para a operacionalidade do ensino de música na Educação Básica, no âmbito da Rede Municipal de ensino, e dá outras providências."</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_113.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_113.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Instituição do Programa Municipal de Parceria Pública-Privada, e dá outras providências."</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_no_114.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_no_114.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, e dá outras providências."</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_no_115.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_no_115.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de concessão pública para o prédio onde atualmente está localizado o Supermercado Asun e dá outras providências."</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_no_116.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_no_116.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação, instalação, a composição, a estruturação, as competências e o funcionamento do Conselho Municipal do Povo de Terreiro de Cidreira/RS."</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_no_117.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_no_117.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de praça situada no bairro Ildo Meneguetti e dá outras providências."</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_no_118.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_no_118.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - arquiteto</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_no_119.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_no_119.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - psiquiatra</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_no_120.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_no_120.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - téc. enf. _x000D_
 - recepcionista_x000D_
 - condutor ambulância</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_no_121.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_no_121.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - enf. plantonistas_x000D_
 - téc. enf._x000D_
 - enf. saúde família</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pl_no_122.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pl_no_122.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - téc. radiologia</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_no_123.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_no_123.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, e dá outras providências." - FUNDEB</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_no_124.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_no_124.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Artigo 5º da Lei Municipal Nº 628/97, alterado pela Lei Municipal Nº 1828/2011 e 2576/2019."</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_no_125.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_no_125.2022.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_no_126.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_no_126.2022.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pedido_de_providencias_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pedido_de_providencias_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o isolamento do deck que cobre o antigo chafariz da praça José Berger para que se possa providenciar o reparo do mesmo.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pedido_de_providencias_no_002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pedido_de_providencias_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Reforma guarita 195, salva vidas para a guarita 195 e a colocação de placa "pesca proibida".</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pedido_de_providencias_no_003.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pedido_de_providencias_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito capina e limpeza na rua Garcia, bairro Costa do Sol no trecho que compreendido entre a Av. Mostardeiro e a beira da praia.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/748/pedido_de_providencias_no_004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/748/pedido_de_providencias_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a cabeceira da rua Cravo esquina com a rua Graça bairro Costa do Sol.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/772/pedido_de_providencias_no_005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/772/pedido_de_providencias_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita limpeza na Rua Ajaecyr Nunes da Silveira, próximo ao nº 3450, Centro, imediação da sede da A.B.A.C.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/773/pedido_de_providencias_no_006.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/773/pedido_de_providencias_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutores de velocidade na Av. Mostardeiro no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/774/pedido_de_providencias_no_007.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/774/pedido_de_providencias_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Seja isolada e em seguida restaurada a Guarita nº 187, pois a mesma se encontra interditada por colocar em risco os "Salva Vidas".</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/781/pedido_de_providencias_no_008.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/781/pedido_de_providencias_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito o conserto e substituição dos pontos de iluminação pública situados na rua 9, defronte os números 1806 e 1843.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/782/pedido_de_providencias_no_009.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/782/pedido_de_providencias_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de todas as faixas de segurança (faixa de pedestres).</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/794/pedido_de_providencias_no_010.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/794/pedido_de_providencias_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Manutenção do canteiro central da Avenida Fausto Borba Prates em toda sua extensão, localizado no bairro Nazaré.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/795/pedido_de_providencias_no_011.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/795/pedido_de_providencias_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Canalização do valo situado no Parque V entre as ruas João Betuzi e Antônio José no Bairro Centro.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/796/pedido_de_providencias_no_012.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/796/pedido_de_providencias_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Seja instalado redutores de velocidade e sinalização de trânsito nas proximidades das EMEIs, EMEFs e demais escolas no Município.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/801/pedido_de_providencias_no_013.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/801/pedido_de_providencias_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de providências realizado em 29/11/2021 quanto a manutenção da praça da Rua Parque Osório Dutra Estrada Altemar Duque Estradam esquinas com a Av. Nordeste e a rua Dutra no Bairro Salinas.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/802/pedido_de_providencias_no_014.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/802/pedido_de_providencias_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de providências realizado em 15/03/2021 quanto a limpeza e capina da rua Begônia entre as quadras da rua Sabia e da Rua Quero Quero e fazer a manutenção das bocas de lobos das mesmas no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/803/pedido_de_providencias_no_015.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/803/pedido_de_providencias_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de providências realizado em 26/10/2020 quanto a manutenção da praça de recreação situada ao lado da Associação AMVERCOL, no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/804/pedido_de_providencias_no_016.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/804/pedido_de_providencias_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que promova reparos na esquina das ruas João Neves e Arildo Luiz da Rosa Pinto.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/814/pedido_de_providencias_no_017.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/814/pedido_de_providencias_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito o conserto, revitalização, reposição e/ou troca de brinquedos na praça situada na Avenida do Pardais, Costa do Sol.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_providencias_no_018.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_providencias_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Solicito troca de lugar do contênier de lixo que encontra-se ao lado do posto de combustível Friderichs para que seja colocado entre o posto de saúde Brisa do Mar e o posto de combustível, para que sirva de uso comum de ambos.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/825/pedido_de_providencias_no_019.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/825/pedido_de_providencias_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Fechamento das bocas de lobo localizadas nas proximidades do CAE e ESF Dunas Claras, que fazem parte da obra de canalização a qual está em processo de execução.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/826/pedido_de_providencias_no_020.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/826/pedido_de_providencias_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Poder Executivo atue na melhoria da pavimentação da Av. D, situada no bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/855/pedido_de_providencias_no_021.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/855/pedido_de_providencias_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a limpeza e a capina da rua Margarida no trecho compreendido entre a rua Sábia e Martins Pescador no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/856/pedido_de_providencias_no_022.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/856/pedido_de_providencias_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a limpeza e capina da Rua Gerânio no trecho compreendido entre a rua Sábia e Martins Pescador no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pedido_de_providencias_no_023.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pedido_de_providencias_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a limpeza e capina da Rua Hortência entre as quadras da rua Sábia e Papagaio no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pedido_de_providencias_no_024.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pedido_de_providencias_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a limpeza e a capina da Rua Sábia em toda a sua extensão no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/859/pedido_de_providencias_no_025.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/859/pedido_de_providencias_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a limpeza e a capina da rua Martins Pescador em toda a sua extensão no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pedido_de_providencias_no_026.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pedido_de_providencias_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a limpeza e a capina da Rua Quero Quero em toda a sua extensão no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pedido_de_providencias_no_027.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pedido_de_providencias_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Reitero o Pedido de Providências nº 51/2021, onde solicito melhorias do calçamento da Rua Assis Brasil, no trecho entre as Ruas Santos Vidart e União.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/862/pedido_de_providencias_no_028.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/862/pedido_de_providencias_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito canalização ou que se feche o valo na rua Canário esquina Margarida no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/863/pedido_de_providencias_no_029.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/863/pedido_de_providencias_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e a capina da rua Cravo em toda sua extensão no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pedido_de_providencias_no_030.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pedido_de_providencias_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e a capina da rua Hortência no trecho compreendido entre a rua Tangará no bairro Costa do Sol e a Av. C no bairro Ildo Meneghetti.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_providencias_no_031.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_providencias_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e a capina da rua Francisca Custódia Merência (antiga rua 20) no trecho compreendido entre a Av. Podalírio Machado e a RS 784 no bairro Parque dos Pinos.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_providencias_no_032.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_providencias_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita limpeza na rua Nossa Sra. Aparecida entre as ruas Júlio Brunelli e Lídia Saraiva.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_providencias_no_033.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_providencias_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Solicito conserto do pátio (pisos) da Escola Francisco Mendes.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/881/pedido_de_providencias_no_034.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/881/pedido_de_providencias_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e a capina da rua Jasmin no trecho compreendido entre a rua Tangará no bairro Costa do Sol a Av. C no Bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pedido_de_providencias_no_035.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pedido_de_providencias_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito revitalização de todo estacionamento principalmente aonde fica o Banco Banrisul, Lotérica e Farmácias.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/918/pedido_de_providencias_no_036.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/918/pedido_de_providencias_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos consertos e revitalização nos calçadões da Av. Fausto Borba Prates no trecho compreendido entre os bairros Nazaré e Salinas e da Av. Mostardeiros na Costa do Sol.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pedido_de_providencias_no_037.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pedido_de_providencias_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Sejam feitos os devidos reparos na iluminação pública na praça localizada na rua Manoel Braz de Lima, nº 1864, bairro Nazaré, bem como nas vias laterais a este espaço público.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_de_providencias_no_038.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_de_providencias_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita limpeza do valo situado no Parque VIII, bairro Salinas, bem como o corte do mato.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/965/pedido_de_providencias_no_039.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/965/pedido_de_providencias_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com URGÊNCIA capina e limpeza no cemitério municipal Manoel Braz de Lima no Distrito da Fortaleza.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pedido_de_providencias_no_040.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pedido_de_providencias_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Patrolamento na estrada Antônio Pacheco do Nascimento (estrada da fortaleza) em toda sua extensão.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/pedido_de_providencias_no_041.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/pedido_de_providencias_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Seja efetuada limpeza e aterro na Viela Vadico, localizada no bairro Salinas.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/pedido_de_providencias_no_042.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/pedido_de_providencias_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada capina, corte de grama e limpeza do valo existente no Parque VIII, entre as ruas Clara Nunes e Valdir Azevedo.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_de_providencias_no_043.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_de_providencias_no_043.2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza e desobstrução das bocas de Lobo existentes ao longo da antiga Av. R no bairro Nazaré.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/pedido_de_providencias_no_044.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/pedido_de_providencias_no_044.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito limpeza e capina na rua Lírio entre a Rua Tangará e Av. C, no bairro Costa do Sol bem como revisão na iluminação básica.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_providencias_no_045.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_providencias_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção e melhorias na rua 16, no bairro Antena, bem como troca de luminárias que se encontram apagadas.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pedido_de_providencias_no_046.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pedido_de_providencias_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito capina e limpeza nas ruas 12 e 13 no bairro Francisco Mendes no trecho entre a Travessa Chico Mendes e rua Itália.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Gilmar, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pedido_de_providencias_no_047.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pedido_de_providencias_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Que seja colocada placa de informações sobre a obra de manutenção e reparos no USF Caminhos do Farol.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencias_no_048.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencias_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito serviço de capina e limpeza na Rua Cesar Passarinho em Salinas nas imediações do nº 497.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/pedido_de_providencias_no_049.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/pedido_de_providencias_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção da rua Idalino Ferreira Fraga no trecho, compreendido entre a quadra, Parque Um e a Av. C no Bairro Ildo Meneghetti.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pedido_de_providencias_no_050.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pedido_de_providencias_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Manutenção da rua Lírio, no trecho compreendido entre as ruas Papagaio e Martins Pescador, no Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pedido_de_providencias_no_051.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pedido_de_providencias_no_051.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da Rua Assis Brasil, no Bairro Centro em toda a sua extensão.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pedido_de_providencias_no_052.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pedido_de_providencias_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita revitalização da praça João Fraga, localizada junto a Av. Pedro Ribeiro da Silva esquina com a Av. Júlio Bruneli, com limpeza do local e instalação de goleiras novas no campo de futebol sete.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pedido_de_providencias_no_053.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pedido_de_providencias_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam patroladas, colocado cascotes e passado o rolo compressor as ruas 8, 9, 10, 11, 12, 13 e 14 no bairro Francisco Mendes da rua Itália sentido sul do Município.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/pedido_de_providencias_no_054.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/pedido_de_providencias_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam feito manutenção no calçadão da Av. Fausto Borba Prates nos bairros Nazaré e Salinas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/pedido_de_providencias_no_055.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/pedido_de_providencias_no_055.2022.pdf</t>
   </si>
   <si>
     <t>Limpeza e dedetização do antigo prédio da Delegacia de Polícia de Cidreira, o qual encontra-se abandonado.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_providencias_no_056.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_providencias_no_056.2022.pdf</t>
   </si>
   <si>
     <t>Reiterar pedido de providências nº 019/2021 quanto ao levantamento da rua Arildo Luiz da Rosa Pinto (antiga rua 8) entre a quadra da av. R e a travessa Parque X, bairro Nazaré.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_providencias_no_057.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_providencias_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito manutenção, capina e limpeza nas ruas 16, 17 e 18 no Bairro Antena.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pedido_de_providencias_no_058.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pedido_de_providencias_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito conserto na boca de lobo na Av. Mostardeiro esquina com a Av. Júlio Brunelli.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pedido_de_providencias_no_059.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pedido_de_providencias_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e a capina da Rua Hortência, no trecho compreendido entre a rua Tangará no bairro Costa do Sol e a Avenida C no Bairro Ildo Meneghetti.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_providencias_no_060.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_providencias_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e a capina da rua Sabiá, em toda sua extensão.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e a capina da Rua Jasmim, no trecho compreendido entre a rua Tangará no bairro Costa do Sol e a avenida C no bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pedido_de_providencias_no_062.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pedido_de_providencias_no_062.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito limpeza do valão existente no bairro Salinas na esquina das ruas Carlos Gomes com Altemar Dutra.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pedido_de_providencias_no_063.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pedido_de_providencias_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e capina na rua Margarida, no trecho compreendido entre as ruas Tangará no bairro Costa do Sol e a Av. C no Bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pedido_de_providencias_no_064.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pedido_de_providencias_no_064.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e capina na rua Orquídea, no trecho compreendido entre as ruas Tangará no bairro Costa do Sol e a Av. C bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pedido_de_providencias_no_065.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pedido_de_providencias_no_065.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e capina na rua Lírio, no trecho compreendido entre as Ruas Tangará no bairro Costa do Sol e a Av. C no Bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/pedido_de_providencias_no_066.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/pedido_de_providencias_no_066.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita a capina e limpeza de dejetos na rua Nossa Senhora Aparecida, no trecho entre as ruas Julio Brunelli e Av. Cidreira.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pedido_de_providencias_no_067.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pedido_de_providencias_no_067.2022.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a revitalização da sinalização horizontal e reposta a sinalização vertical nas vias urbanas do município conforme lei 9503 - Código de Trânsito Brasileiro.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_de_providencias_no_068.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_de_providencias_no_068.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito capina e limpeza na rua Hortência no Bairro Costa do Sol no trecho compreendido entre a rua Falcão e Av. dos Pardais.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_no_069.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_no_069.2022.pdf</t>
   </si>
   <si>
     <t>Capeamento asfáltico da Rua Lamartine Babo no bairro Salinas.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_no_070.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_no_070.2022.pdf</t>
   </si>
   <si>
     <t>Desobstrução do acesso a faixa de areia e praia da Rua Parque Osório Duque Estrada (Rua da Plataforma de Pesca).</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pedido_de_providencias_no_071.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pedido_de_providencias_no_071.2022.pdf</t>
   </si>
   <si>
     <t>Manutenção e recuperação das passarelas e de todos os acessos principais à orla marítima em nosso município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que nomeie comissão para dar início aos estudos para reclassificação dos planos de carreira dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita nova pavimentação na rua Altemar Dutra, no trecho compreendido entre as ruas Benedito Lacerda e Osório Estrada.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_003.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita canalização do córrego existente no Parque Manoel Bandeira, situado entre as ruas Benedito Lacerda e Osório Duque Estrada, no bairro Salinas.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Reative o chafariz localizado na praça José Berger na área central da cidade.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita revitalização e reforma das praças públicas municipais, com reparos nos equipamentos e ou instalação de novos, destinados a recreação infantil, bem como dos bancos ou outros similares.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_006.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Colocação de placas para estacionamento de idosos e deficientes físicos, no calçadão kanitã, e que seja restaurada a sinalização horizontal.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_007.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Atualize os valores de diárias de servidores do Poder Executivo de acordo com o Art. 8º da Lei Municipal Nº 2315/2017.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_008.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Reforme o art. 10º da Lei Municipal Nº 2315/2017 suprimindo de seu texto o que segue: "autorização do deslocamento expedida pelo secretário da pasta";  E da mesma forma suprima no parágrafo único do mesmo art. o que segue: "permanecer no mínimo seis horas no município de destino".</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_no_009.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Seja reavaliado os feriados religiosos municipais, adequando-os a Lei 9093/95.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_010.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito levantamento da rua Dona Carmela, no trecho compreendido entre a Av. Giácomo Carniel e Santos Vidart.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_011.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Elaboração de um Projeto de Lei que autorize o pagamento de abono de caráter remuneratório aos Agentes Comunitários de Saúde (ACS) referente a parcela extra dos anos 2020/2021 enviada pelo Ministério da Saúde, no último trimestre de cada ano, calculando com base no número de ACS registrados no CNES.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_012.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Seja providenciado a substituição do poste de luz caído e sem luminárias na Rua Arnoldo José Berger, próximo ao número 2289.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_013.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita a pavimentação da Av. Osvaldo Aranha, na extensão compreendida entre a Av. Pampa e Av. Itália.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no_014.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita a revitalização das áreas de esportes localizadas nas praças, repondo a iluminação, reposição de areia nas quadras e reposição das goleiras e redes.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_015.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Reiterar pedido para que seja instalado redutores de velocidade na Av. Mostardeiro em frente a escola Ildo Meneghetti, no bairro Ildo Meneghetti.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_016.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita a sinalização horizontal e a colocação das devidas Placas para a sinalização de trânsito na ERS 786 em frente ao Complexo Esportivo Marcilio Dias Cristiane Marques Prandi e 786 em frente a Escola Ildo Meneghetti.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_017.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado Parecer Jurídico após levantamento junto ao Governo do Estado, bem como ao Poder Executivo de Osório, sobre as questões burocráticas e legais na qual está inserido o Lote nº 5, da Quadra 22, local onde antigamente foi a Sede da UERGS; Indico que seja feito Projeto Estrutural visando uma reforma ampla e geral, com o intuito de receber a Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_018.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito calçadão de PAVS em frente a escola Ildo Meneguetti.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_019.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Que cumpra-se a Lei 2828/2021 (Dispõe da instituição do programa Cidreira Amiga do Idoso-Remédio em casa para Idosos e dá outras providências.)</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_020.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Que se faça calçamento, limpeza e desobstrução da rua Valdir Azevedo no Bairro Salinas.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_021.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Contrate com extrema urgência médico ginecologista para atendimento na Casa da Mulher.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_022.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Conserto do pergolado na frente da farmácia municipal que está com madeiras e o policarbonato caindo.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_023.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Conserto da parte da tela do Posto de Saúde Brisa do Mar, o qual está quebrado e fora do lugar.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_024.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito levantamento e reposição do calçamento situado na rua 04, rua dos metalúrgicos, no trecho compreendido entre Av. Júlio Brunelli até o parque V (cinco).</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_025.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito reforma ampla e geral na praça situada entre a rua 22 e 23 no bairro Parque Pinos.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_026.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito o levantamento e reposição do calçamento situado na Rua Antônio José Ribeiro antiga rua 2, entre a Av. D e a Joel Pacheco, bairro Ildo Meneguetti.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_027.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Seja dado continuidade no calçadão e ciclovias no trecho compreendido entre o mercado Ramos até a Avenida Itália</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_028.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Seja cumprida Lei Municipal Nº 2675/2019, que trata sobre a implantação e inclusão da Língua Brasileira de Sinais - LIBRAS nas escolas municipais de Cidreira.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_029.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Seja criado uma Ouvidoria através de número de whatsapp e que seja amplamente divulgado entre os munícipes proporcionando a estes terem um canal direto onde possam fazer suas reclamações, sugestões e elogios.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_030.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Contrate com extrema urgência médico ginecologista, psiquiatra e psicólogo para atendimento na Casa da Mulher e o CAE.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>Milico, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_031.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Seja colocado um redutor de velocidade na Avenida Pedro Ribeiro da Silva em frente a Praça João Fraga.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_032.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública nas ruas do bairro Francisco Mendes, locais onde já foram instalados os postes da rede elétrica.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_033.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito um estudo de viabilidade para colocação de redutores de velocidades na Av. Podalírio Machado no trecho compreendido entre Av. Giácomo Carniel e a rua Paulo Roberto da Silva Santos (antiga rua 22), bairro Parque dos Pinus.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_034.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Seja feita conclusão da pavimentação do canteiro central na Av. Mostardeiro no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_035.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Quanto a manutenção das praças públicas, bem como a troca e/ou reforma de bancos, brinquedos e demais estruturas destes locais.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_036.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feito o levantamento e recomposição do calçamento da rua Osmar Antônio da Silva ex Rua 18 no bairro Parque dos Pinos entre os números 4333 e 4419.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_037.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feita a revitalização do calçamento na rua falcão em toda sua extensão no bairro costa do sol.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_no_038.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Que seja colocada em prática a Lei Municipal 2912/2022 - "Fixação de informação sobre quantidade de médicos plantonista do Posto de Pronto Atendimento Eva Dias de Melo e dá outras providências."</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_039.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação de Nº 012, presente na pauta do dia 21/02/2022 onde indico a instalação de redutores de velocidade na Av. Alfredo Pedro da Silva, nas proximidades da EMEI Tio Jorge Calderon e EMEF Alfredo Pedro da Silva.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_040.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a instalação de câmeras de vídeo no interior dos ônibus do transporte escolar municipal.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_041.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam criados e ofertados de forma gratuita cursos de capacitação profissional de cuidadores de crianças, idosos e pessoas com deficiência.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_042.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Que seja colocada em prática imediatamente o que se refere a Emenda Constitucional nº 120/2022, de 05 de maio de 2022, a qual beneficia os Agentes Comunitários de Saúde e os Agentes de Combate às Endemias, e que trata de sua remuneração, tendo em seu texto que seus rendimentos não poderá ser inferior a dois salários mínimos vigentes, e que tais valores serão repassados pela União aos Municípios.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_043.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_043.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza no Parque VIII, bairro Salinas.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_044.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_044.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma "Força Tarefa" no bairro Francisco Mendes no que tange: limpeza de ruas (capina); limpeza de bueiro; coleta de dejetos descartados em via pública; limpeza de áreas públicas de uso comum.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_045.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que avalie a possibilidade de adesão ao Programa Primeira Infância Melhor.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_046.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Levantamento da Rua Canário, da Av. Mostardeiro em Direção as Dunas, bem como limpeza de meio fio.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_047.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Levantamento da rua Bezerra de Menezes no trecho compreendido entre a rua Cauduro e rua José Pilla e limpeza de meio fio.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_048.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que envie a esta Câmara Municipal, Projeto de Lei com redação contida no Ante Projeto nº 07/2021, que dispõe sobre "Conceder licença paternidade de 20 dias aos servidores públicos municipais e dá outras providências".</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_049.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Formação do Conselho Pró Segurança (CONSEPRO) no Município de Cidreira.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_no_050.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a pavimentação e a Arborização da Av. D no trecho compreendido da RS 786 até Rua João Bertuci Sobrinho.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_no_051.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_no_051.2022.pdf</t>
   </si>
   <si>
     <t>Colocação de placas de estacionamento para idosos e deficientes físicos em frente ao Banrisul, e que seja feita a sinalização horizontal.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_no_052.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que envie a esta Casa Legislativa um Projeto de Lei convergente ao assunto tratado no Anteprojeto 01 de 2021.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_053.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Atualização da legislação referente a Cultura no âmbito Municipal.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_054.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Promova a correção na legislação municipal que proporcione a devolução de valores descontados sobre funções gratificadas (FGs) por servidores municipais.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_055.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_055.2022.pdf</t>
   </si>
   <si>
     <t>Revitalização nas sinalizações horizontais de trânsito e troca, se necessário, de sinalização vertical de trânsito na rótula da Av. Fausto Borba Prates com a Av. Giácomo Carniel.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_no_056.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_no_056.2022.pdf</t>
   </si>
   <si>
     <t>Que cumpra-se a Lei 2828/2021 "Dispõe da instituição do programa Cidreira Amiga do Idoso - Remédio em Casa para Idosos e dá outras providências."</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_no_057.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Que seja colocada em prática a lei municipal 2912/2022 - "Fixação de informação sobre quantidade de médicos plantonista do Posto de Pronto Atendimento Eva Dias de Melo e dá outras providências."</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_no_058.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita revitalização, troca de brinquedos e isolamento no local com o intuito de impossibilitar acesso de veículos automotores na praça localizada na rua Valter Moraes Vasques, esquina com a rua 1, beira mar no bairro Nazaré.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no_059.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito serviço obras Av. Fausto Borba Prates e nas ruas 8, 9, 10, 11, 12, 13, 14, 15 e 16 do Bairro Chico Mendes nos trechos compreendidos entre a Av. Itália até o último poste da CEEE Equatorial.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_060.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito serviço URGENTE tapa buracos com asfalto, nas principais ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_061.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_061.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a aquisição de uniformes e crachás para a equipe da vigilância e saúde.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_062.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_062.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam pagas rescisões dos munícipes que fizeram parte do quadro do funcionalismo municipal e foram desligados nos anos de 2021 e 2022 e que tais pagamentos sejam em regime de urgência e obedeçam escala que beneficiem primeiramente os que recebiam os menores vencimentos.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_063.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita entrega de medicação para pacientes portadores de receitas de médicos particulares, desde que seja usuário cadastrado no SUS pela cidade de Cidreira e cadastrado em algum programa social do governo federal ou estadual.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_064.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_064.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo, com previsão de início de obra, e apresente projeto detalhado a esta Casa, quanto a extensão de rede; colocação e substituição de postes de energia nos Bairros Antena e Parque dos Pinos.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_065.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_065.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dado continuidade ao calçadão e ciclovia da Av. Fausto Borba Prates, no trecho compreendido entre o Mercado Ramos até a Avenida Itália.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_066.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_066.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja dado continuidade ao asfaltamento da Av. Fausto Borba Prates, no trecho compreendido entre a Av. Calábria até a Av. Itália nos dois sentidos da via.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_067.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_067.2022.pdf</t>
   </si>
   <si>
     <t>Solicitar conserto dos canos em frente ao Banrisul.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_068.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_068.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização da praça existente na rua Hilda Franklin, bairro Nazaré.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_069.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_069.2022.pdf</t>
   </si>
   <si>
     <t>Que se faça demarcação horizontal e junto a esta, instale-se sinalização vertical nas avenidas Mostardeiros e Osvaldo Aranha entre a Avenida Julio Brunelli e rua União determinando estacionamento exclusivo à PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_070.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_070.2022.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de luminárias na divisa da Rua João Becker com a Av. Mostardeiro seguindo até o nº 812 da mesma no bairro Hildo Meneguetti.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Evanio do Gás, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_071.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_071.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita revitalização da praça existente entre as ruas Catulo da Paixão e Júlio Americano, localizada no bairro Salinas._x000D_
 _x000D_
 Que se faça estudo financeiro com intuito de fornecer aos funcionários públicos concursado e/ou contratados vale transporte. (Ver. Cláudio-documento acessório)</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_no_072.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_no_072.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a realização de limpeza na Rua Osvaldo Aranha, trecho entre a Av. Cidreira e Av. Júlio Brunelli.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_073.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_073.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que institua o Abono por dedicação exclusiva aos Técnicos de Enfermagem que exercem suas funções na Atenção Básica ao Município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_074.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_074.2022.pdf</t>
   </si>
   <si>
     <t>Solicito pagamento de abono aos Técnicos de Enfermagem que executam a função de vacinação na Estratégia de Saúde da Família.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_075.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_075.2022.pdf</t>
   </si>
   <si>
     <t>Que se firme convênios com clínicas veterinárias da cidade para castrações de animais de rua. Na mesma esteira indicamos que promova parceria com entidades de proteção aos animais do Município.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_076.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_076.2022.pdf</t>
   </si>
   <si>
     <t>Que se acrescente no campo HORAS EXTRAS do espelho de pagamento dos servidores municipais a quantidade de horas feitas pelo servidor.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_077.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_077.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito revisão nos serviços executados pela empresa no bairro Francisco Mendes na ação que buscou regularizar o fornecimento de energia em tal bairro. Solicito também instalação luminárias nos postes instalados no local.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_078.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_078.2022.pdf</t>
   </si>
   <si>
     <t>Que seja implantado na Av. Fausto Borba Prates, estacionamentos oblíquos junto ao canteiro central, nas proximidades da Igreja Evangélica Assembleia de Deus (lado oposto da via), e próximo ao nº 4003.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_079.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_079.2022.pdf</t>
   </si>
   <si>
     <t>Que seja criado Projeto de Lei que garanta o pagamento do piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e das parteiras, caso hajam no município de Cidreira conforme disposto na Lei Federal 14.434/2022.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_080.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_080.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas placas de advertência e proibição de descarte de lixo bem como a proibição de edificações em terrenos que ainda se encontrem baldios e que sejam de responsabilidade do município nos bairros Antena, Francisco Mendes, Ildo Meneguetti e Costa do Sol.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_081.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_081.2022.pdf</t>
   </si>
   <si>
     <t>Reativação do WiFi em áreas públicas.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_082.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_082.2022.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra esportiva de basquete 3x3 ao lado da pista de skate Ricardo Nunes Ketzer "Bacana". E manutenção da única quadra de basquete que se encontra atrás da Escola Raul Pilla.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_083.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_083.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo e remanejo de funcionária para atuar no refeitório e cozinha da EMEF Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_084.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_084.2022.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutores de velocidade em frente a EMEF Alfredo Pedro da Silva nos dois sentidos da avenida.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_085.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_085.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados na Praça João Fraga em frente ao Posto de Atendimento Eva Dias de Melo, "traves" de colocação de rede de vôlei.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_no_086.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_no_086.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que estude a terceirização dos serviços médicos na Atenção Básica Municipal.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_no_087.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_no_087.2022.pdf</t>
   </si>
   <si>
     <t>Instalação de rede elétrica, bem como a instalação de um poço artesiano, no Cemitério Municipal Manuel Braz de Lima.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_no_088.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_no_088.2022.pdf</t>
   </si>
   <si>
     <t>Que seja instalado redutores de velocidade em frente a EMEF Ildo Meneguetti.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_089.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_089.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados convênios com clínicas médicas da cidade e se necessário da região conforme Anteprojeto nº 010/2022.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_090.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_090.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da pavimentação da rua Tangará, entre a avenida Mostardeiro e a rua Violeta, no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_091.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_091.2022.pdf</t>
   </si>
   <si>
     <t>Revisão geral dos planos de carreira de todos os funcionários públicos, bem como de todos os níveis do funcionalismo; reclassificação salarial para todos os servidores, em caráter de urgência para 2023.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_092.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_092.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma ciclovia em PAVS com acessibilidade para pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_093.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_093.2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa um Projeto de Lei correlativo ao tema proposto no Anteprojeto de Lei 05/2021.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_094.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_094.2022.pdf</t>
   </si>
   <si>
     <t>Que seja cumprido a Lei Municipal Nº 874/2000 que permite a competição de charrete no âmbito do Município de Cidreira.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_095.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_095.2022.pdf</t>
   </si>
   <si>
     <t>Que contrate com extrema urgência médico ginecologista para atendimento na Casa da Mulher.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_096.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_096.2022.pdf</t>
   </si>
   <si>
     <t>Que sejam antecipados os horários de abertura das EMEIs do Município e estendidos os horários de fechamento.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_097.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_097.2022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado junto a Praça João Fraga, na quadra de esportes, cestas de basquete, goleiras (inclusive na quadra de areia de futebol sete).</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_098.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_098.2022.pdf</t>
   </si>
   <si>
     <t>Seja feito manutenção e conserto em todos os acessos a orla marítima do município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_099.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_099.2022.pdf</t>
   </si>
   <si>
     <t>Que se faça demarcação horizontal e junto a esta instale-se sinalização vertical conforme lei 9.503 - Código de Trânsito Brasileiro - na quantidade de, no mínimo uma quadra, nas avenidas Mostardeiros e Osvaldo Aranha entre as Avenidas Júlio Brunelli e União determinando estacionamento exclusivo à pessoas com deficiência.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_100.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_100.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito recapeamento asfáltico nas ruas Sr. Teixeira e Jorge Moisés Rio Branco Gil, está última no trecho compreendido entre a Sr. Teixeira e o super Asun.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Gugu Calderon, Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_101.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_101.2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na ERS-786 no trecho em que liga Nova Tramandaí ao município de Cidreira.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_102.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_102.2022.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade, bem como, a correta sinalização em Cidreira na ERS-786, próximo ao número 7081 até a rotatória da Avenida Giacomo Carniel, número 4699.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_103.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_103.2022.pdf</t>
   </si>
   <si>
     <t>Que nos dias de atendimento do médico da família também seja feito o atendimento do médico Pediatra.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_104.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_104.2022.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de um poste de iluminação pública em frente a quadra de futebol de salão João Silveira Fraga, entre as ruas Fausto Borba Prates e a rua 7.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_105.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_105.2022.pdf</t>
   </si>
   <si>
     <t>Pavimentação e calçamento na Travessa General Osório no trecho onde era localizada a "Casa da Cigana" no qual foi demolida este ano.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_106.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_106.2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo técnico para que o imóvel situado na Quadra 118-B, Lotes 1 e 1-A em Cidreira.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_107.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_107.2022.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização e demarcação de toda área de estacionamento do Asun Supermercados de Cidreira.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_109.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_109.2022.pdf</t>
   </si>
   <si>
     <t>Indico a Criação de Gratificação para o cargo de motorista escolar do Município de Cidreira.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_110.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_110.2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao gerente da Corsan de Cidreira 02 (dois) chuveiros públicos na descida do Santuário da Iemanjá, junto a praia.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_111.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_111.2022.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a retirada das janelas de madeira no antigo prédio da UERGS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_112.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_112.2022.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de água e luz no Cemitério Municipal de Cidreira.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>Gugu Calderon, Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_113.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_113.2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada coleta do lixo domiciliar no bairro Estância da Lagoa, no Município de Cidreira.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>PLRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_resolucao_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_resolucao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária."</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_no_002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária do dia 02 de Maio de 2022."</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/908/projeto_de_resolucao_no_003.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/908/projeto_de_resolucao_no_003.2022.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária do dia 09 de Maio de 2022"</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Evanio do Gás, Gilmar, Milico, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_resolucao_no_004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_resolucao_no_004.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do §3º e  §4º do artigo 21 do Regimento Interno da Câmara de Vereadores de Cidreira - Resolução nº 014/2011."</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_resolucao_no_005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_resolucao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Honra ao Mérito"</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>Evanio do Gás, Claudião da Maré Cheia, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_resolucao_no_006.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_resolucao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta Parágrafo Único ao Art. 108, Regimento Interno da Câmara de Vereadores de Cidreira - Resolução Nº 014/2011."</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_resolucao_no_007.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_resolucao_no_007.2022.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária do dia 14 de novembro de 2022."</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_resolucao_no_008.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_resolucao_no_008.2022.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária do dia 21 de novembro de 2022."</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_resolucao_no_009.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_resolucao_no_009.2022.pdf</t>
   </si>
   <si>
     <t>"Realização de Sessão Solene"</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/805/ante_projeto_lei_n001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/805/ante_projeto_lei_n001.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transmissão ao vivo e via internet, das licitações dos Poderes Executivo e Legislativo Municipais de Cidreira, e dá outras providências."</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/821/ante_projeto_lei_n002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/821/ante_projeto_lei_n002.2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece o mínimo de três horas-aulas de educação física nas escolas de educação básica."</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/832/ante_projeto_lei_n003.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/832/ante_projeto_lei_n003.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa de Prevenção à gravidez precoce e incentivo ao planejamento familiar em unidades básicas de saúde e dá outras providências."</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/848/ante_projeto_lei_n004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/848/ante_projeto_lei_n004.2022.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/849/ante_projeto_lei_n005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/849/ante_projeto_lei_n005.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Frentes de Trabalho e Cidadania e Qualificação e autoriza o Poder Executivo a criar bolsas de incentivo ao trabalho e qualificação profissional e dá outras providências."</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ante_projeto_lei_n006.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ante_projeto_lei_n006.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Incentivo Empresarial e Industrial visando estimular emprego e renda no Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/891/ante_projeto_lei_n007.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/891/ante_projeto_lei_n007.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Banco de Empregos para Juventude no âmbito do Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/895/ante_projeto_lei_n008.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/895/ante_projeto_lei_n008.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a distribuição de cestas de alimentos a famílias em vulnerabilidade social que trabalhem com coleta de reciclagem em Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/914/ante_projeto_lei_n009.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/914/ante_projeto_lei_n009.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre acesso de funcionários dos Poderes Executivo e Legislativo a seus Contracheques de forma online e dá outras providências."</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/925/ante_projeto_lei_n010.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/925/ante_projeto_lei_n010.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a celebrar convênio com clínicas médicas, visando a implantação do Programa " Saúde é prioridade e não pode esperar" e dá outras prioridades."</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/926/ante_projeto_lei_n011.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/926/ante_projeto_lei_n011.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder ajuda de custo atletas que representam o Município em competições e outra providências."</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ante_projeto_lei_n012.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ante_projeto_lei_n012.2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para transação e dação em pagamento de débitos tributários mediante entrega de bens, execução de serviços e de obras de utilidade pública, no âmbito do Município de Cidreira."</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ante_projeto_lei_n013.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ante_projeto_lei_n013.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a esterilização gratuita de caninos e felinos como função de saúde pública, institui sua prática como método oficial de controle populacional e zoonoses, proíbe o extermínio sistemático de animais urbanos" e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ante_projeto_lei_n014.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ante_projeto_lei_n014.2022.pdf</t>
   </si>
   <si>
     <t>"Institui normas complementares as diretrizes nacionais para a operacionalidade do ensino de música na Educação Básica, no âmbito da Rede Municipal de ensino e dá outras providências."</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ante_projeto_lei_n015.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ante_projeto_lei_n015.2022.pdf</t>
   </si>
   <si>
     <t>"Institui normas complementares às Diretrizes Nacionais para a operacionalidade do ensino de música na Educação Básica, no âmbito na Rede Municipal de Ensino e dá outras providências."</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/ante_projeto_lei_n016.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/ante_projeto_lei_n016.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o reconhecimento do caráter educacional e formativo da capoeira em suas manifestações culturais e esportivas e permite a colaboração de parcerias para o seu ensino nos estabelecimentos públicos de educação básica."</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/ante_projeto_lei_n017.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/ante_projeto_lei_n017.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a nomenclatura do cargo de Vigilante previsto na legislação municipal de Cidreira para Guarda Municipal Patrimonial e dá outras providências."</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ante_projeto_lei_n018.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ante_projeto_lei_n018.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a isenção do pagamento do Imposto Predial e Territorial Urbano (IPTU) para as pessoas com deficiência e com renda até dois salários mínimos nacional e dá outras preferências."</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/705/decreto_01.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/705/decreto_01.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização de escala dos servidores do Poder Legislativo Municipal de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/706/decreto_02.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/706/decreto_02.2022.pdf</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/799/decreto_03.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/799/decreto_03.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a capacidade de ocupação do plenário da Casa Legislativa".</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_n01.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_n01.2022.pdf</t>
   </si>
   <si>
     <t>Autoria - Comissão Parlamentar de Inquérito_x000D_
 "Requerimento de prorrogação de prazo da Comissão Parlamentar de Inquérito nº 02/2021 - Processo Nº 6094/21."</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Gilmar, Claudião da Maré Cheia, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_n02.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_n02.2022.pdf</t>
   </si>
   <si>
     <t>Seja agendado audiência pública, com a presença do Sr. Cláudio Guimarães, Secretário da Saúde Municipal, em conformidade com o art. 75, IV da Lei Orgânica do Município para tratarmos de assuntos atinentes a esta pasta.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_n03.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_n03.2022.pdf</t>
   </si>
   <si>
     <t>Autoria: Presidente CPI - Ver. Cláudio Hoffmann_x000D_
 "Requerimento de Prorrogação de Prazo Comissão Parlamentar de Inquérito Nº 03/2021."</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_n04.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_n04.2022.pdf</t>
   </si>
   <si>
     <t>A audiência faz-se necessária, para que o Poder Público e o Terceiro Setor, indiquem ações prioritárias para o Plano de Turismo Municipal.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/907/mocao_de_apoio_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/907/mocao_de_apoio_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio - auxiliar e garantir a permanência da Unidade Física de Distribuição de Cartas e Encomendas em Cidreira.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao_no_001.2022.pdf</t>
   </si>
   <si>
     <t>"TRANSFERIR SESSÃO ORDINÁRIA"</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/906/resolucao_no_002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/906/resolucao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>"Transferir a Sessão Ordinária do Dia 02 de Maio de 2022."</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/resolucao_003-2022.doc</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/resolucao_003-2022.doc</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária do dia 09 de maio de 2022."</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/resolucao_no_004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/resolucao_no_004.2022.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do § 3º e § 4º do Artigo 21º do Regimento Interno da Câmara de Vereadores de Cidreira – Resolução nº 014/2011”</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/resolucao_no_005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/resolucao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Honra ao Mérito.”</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/resolucao_no_006.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/resolucao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>“Acrescenta Parágrafo Único ao Art. 108, Regimento Interno da Câmara de Vereadores de Cidreira – Resolução nº 014/2011”</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/resolucao_no_007.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/resolucao_no_007.2022.pdf</t>
   </si>
   <si>
     <t>“Transfere a Sessão Ordinária do dia 14 de novembro de 2022”</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/892/plc_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/892/plc_no_001.2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 44 da Lei Complementar Nº 021/2011."</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/817/veto_parcial_no_001.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/817/veto_parcial_no_001.2022.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial ao Projeto de Lei Nº 003/22 referente ao parágrafo único do artigo 2º."</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/818/veto_parcial_no_002.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/818/veto_parcial_no_002.2022.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial ao Projeto de Lei Nº 004/2022, referente ao parágrafo único do artigo 2º".</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/819/veto_parcial_no_003.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/819/veto_parcial_no_003.2022.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial ao Projeto de Lei nº 005/2022, referente ao parágrafo único do artigo 2º".</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/820/veto_parcial_no_004.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/820/veto_parcial_no_004.2022.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial ao Projeto de Lei nº 006/2022, referente ao parágrafo único do artigo 2º".</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/veto_parcial_no_005.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/veto_parcial_no_005.2022.pdf</t>
   </si>
   <si>
     <t>"Veto parcial ao Projeto de Lei nº 091/22 referente ao parágrafo único do artigo 4º"</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/mocao_de_repudio_n01.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/mocao_de_repudio_n01.2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Repúdio direcionada à Empresa TECBAN Tecnologia Bancária."</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/mocao_de_congratulacao_no_01.2022.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/mocao_de_congratulacao_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e agradecimento a ser direcionada ao Deputado Federal Jerônimo Goergen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4858,67 +4858,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/749/pedido_informacao_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/780/pedido_informacao_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/771/pedido_informacao_n03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/806/pedido_informacao_n04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/807/pedido_informacao_n05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/808/pedidos_de_informacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/837/pedido_informacao_n07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/827/pedido_informacao_n08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/838/pedido_informacao_n09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/828/pedido_informacao_n10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/829/pedido_informacao_n11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_informacao_n12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/840/pedido_informacao_n13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/841/pedido_informacao_n14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/842/pedido_informacao_n15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/843/pedido_informacao_n16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/844/pedido_informacao_n17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/845/pedido_informacao_n18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/868/pedido_informacao_n19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pedido_informacao_n20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pedido_informacao_n21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/882/pedido_informacao_n22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/883/pedido_informacao_n23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/871/pedido_informacao_n24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/884/pedido_informacao_n25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/899/pedido_informacao_n26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pedido_informacao_n27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_informacao_n29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_informacao_n30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pedido_informacao_n31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pedido_informacao_n32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pedido_informacao_n33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/928/pedido_informacao_n34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/929/pedido_informacao_n35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pedido_informacao_n36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/933/pedido_informacao_n37.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pedido_informacao_n38.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/966/pedido_informacao_n39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/967/pedido_informacao_n40.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/968/pedido_informacao_n41.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pedido_informacao_n42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pedido_informacao_n43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_informacao_n44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/998/pedido_informacao_n45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/999/pedido_informacao_n46.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pedido_informacao_n47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/pedido_informacao_n48.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/pedido_informacao_n49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/pedido_informacao_n50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_informacao_n51.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pedido_informacao_n52.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/pedido_informacao_n53.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_informacao_n54.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pedido_informacao_n55.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_informacao_n56.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pedido_informacao_n57.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/pedido_informacao_n58.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/pedido_informacao_n59.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pedido_informacao_n60.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_informacao_n61.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_informacao_n62.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pedido_informacao_n63.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pedido_informacao_n64.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/pedido_informacao_n65.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/pedido_informacao_n66.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_informacao_n67.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_informacao_n68.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_informacao_n69.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/813/pl_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/787/pl_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/757/pl_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/758/pl_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/759/pl_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/760/pl_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/788/pl_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/789/pl_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/778/pl_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/779/pl_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/790/pl_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/797/pl_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/810/pl_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/811/pl_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/812/pl_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/798/pl_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/824/pl_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/816/pl_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/830/pl_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/831/pl_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/846/pl_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/847/pl_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/887/pl_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/888/pl_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/877/pl_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pl_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pl_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/912/pl_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/904/pl_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/913/pl_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pl_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pl_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/898/pl_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/924/pl_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/930/pl_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pl_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/932/pl_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pl_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/981/pl_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pl_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/982/pl_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pl_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pl_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pl_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pl_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/983/pl_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/984/pl_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/955/pl_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pl_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/973/pl_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/974/pl_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/985/pl_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/986/pl_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/987/pl_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/988/pl_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/989/pl_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pl_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/996/pl_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/pl_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/pl_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pl_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/pl_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/pl_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/997/pl_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/pl_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pl_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/pl_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pl_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/pl_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pl_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pl_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/pl_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/pl_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/pl_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pl_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/pl_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/pl_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/pl_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/pl_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/pl_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/pl_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pl_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pl_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pl_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_no_087.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pl_no_088.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pl_no_089.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pl_no_090.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/pl_no_091.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pl_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/pl_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/pl_no_094.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pl_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pl_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pl_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pl_no_098.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/pl_no_099.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pl_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/pl_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_no_114.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_no_118.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pl_no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pedido_de_providencias_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pedido_de_providencias_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pedido_de_providencias_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/748/pedido_de_providencias_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/772/pedido_de_providencias_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/773/pedido_de_providencias_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/774/pedido_de_providencias_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/781/pedido_de_providencias_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/782/pedido_de_providencias_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/794/pedido_de_providencias_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/795/pedido_de_providencias_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/796/pedido_de_providencias_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/801/pedido_de_providencias_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/802/pedido_de_providencias_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/803/pedido_de_providencias_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/804/pedido_de_providencias_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/814/pedido_de_providencias_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_providencias_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/825/pedido_de_providencias_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/826/pedido_de_providencias_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/855/pedido_de_providencias_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/856/pedido_de_providencias_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pedido_de_providencias_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pedido_de_providencias_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/859/pedido_de_providencias_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pedido_de_providencias_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pedido_de_providencias_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/862/pedido_de_providencias_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/863/pedido_de_providencias_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pedido_de_providencias_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_providencias_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_providencias_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_providencias_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/881/pedido_de_providencias_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pedido_de_providencias_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/918/pedido_de_providencias_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pedido_de_providencias_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_de_providencias_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/965/pedido_de_providencias_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pedido_de_providencias_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/pedido_de_providencias_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/pedido_de_providencias_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_de_providencias_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/pedido_de_providencias_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_providencias_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pedido_de_providencias_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pedido_de_providencias_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencias_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/pedido_de_providencias_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pedido_de_providencias_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pedido_de_providencias_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pedido_de_providencias_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pedido_de_providencias_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/pedido_de_providencias_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/pedido_de_providencias_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_providencias_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_providencias_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pedido_de_providencias_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pedido_de_providencias_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_providencias_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pedido_de_providencias_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pedido_de_providencias_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pedido_de_providencias_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pedido_de_providencias_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/pedido_de_providencias_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pedido_de_providencias_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_de_providencias_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pedido_de_providencias_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_no_087.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_no_088.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_089.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_090.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_091.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_094.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_098.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_099.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/908/projeto_de_resolucao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_resolucao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_resolucao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_resolucao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_resolucao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_resolucao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/805/ante_projeto_lei_n001.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/821/ante_projeto_lei_n002.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/832/ante_projeto_lei_n003.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/848/ante_projeto_lei_n004.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/849/ante_projeto_lei_n005.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ante_projeto_lei_n006.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/891/ante_projeto_lei_n007.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/895/ante_projeto_lei_n008.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/914/ante_projeto_lei_n009.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/925/ante_projeto_lei_n010.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/926/ante_projeto_lei_n011.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ante_projeto_lei_n012.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ante_projeto_lei_n013.2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ante_projeto_lei_n014.2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ante_projeto_lei_n015.2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/ante_projeto_lei_n016.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/ante_projeto_lei_n017.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ante_projeto_lei_n018.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/705/decreto_01.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/706/decreto_02.2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/799/decreto_03.2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_n03.2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_n04.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/907/mocao_de_apoio_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/906/resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/resolucao_003-2022.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/resolucao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/resolucao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/resolucao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/892/plc_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/817/veto_parcial_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/818/veto_parcial_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/819/veto_parcial_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/820/veto_parcial_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/veto_parcial_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/mocao_de_repudio_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/mocao_de_congratulacao_no_01.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/749/pedido_informacao_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/780/pedido_informacao_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/771/pedido_informacao_n03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/806/pedido_informacao_n04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/807/pedido_informacao_n05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/808/pedidos_de_informacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/837/pedido_informacao_n07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/827/pedido_informacao_n08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/838/pedido_informacao_n09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/828/pedido_informacao_n10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/829/pedido_informacao_n11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_informacao_n12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/840/pedido_informacao_n13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/841/pedido_informacao_n14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/842/pedido_informacao_n15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/843/pedido_informacao_n16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/844/pedido_informacao_n17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/845/pedido_informacao_n18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/868/pedido_informacao_n19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/869/pedido_informacao_n20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/870/pedido_informacao_n21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/882/pedido_informacao_n22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/883/pedido_informacao_n23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/871/pedido_informacao_n24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/884/pedido_informacao_n25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/899/pedido_informacao_n26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/900/pedido_informacao_n27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/909/pedido_informacao_n29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_informacao_n30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/920/pedido_informacao_n31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/921/pedido_informacao_n32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/922/pedido_informacao_n33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/928/pedido_informacao_n34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/929/pedido_informacao_n35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/945/pedido_informacao_n36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/933/pedido_informacao_n37.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/947/pedido_informacao_n38.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/966/pedido_informacao_n39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/967/pedido_informacao_n40.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/968/pedido_informacao_n41.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/977/pedido_informacao_n42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/978/pedido_informacao_n43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_informacao_n44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/998/pedido_informacao_n45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/999/pedido_informacao_n46.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1006/pedido_informacao_n47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1007/pedido_informacao_n48.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1008/pedido_informacao_n49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1018/pedido_informacao_n50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_informacao_n51.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1023/pedido_informacao_n52.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1040/pedido_informacao_n53.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1058/pedido_informacao_n54.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1062/pedido_informacao_n55.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1069/pedido_informacao_n56.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1070/pedido_informacao_n57.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1071/pedido_informacao_n58.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1072/pedido_informacao_n59.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1083/pedido_informacao_n60.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1085/pedido_informacao_n61.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1103/pedido_informacao_n62.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1104/pedido_informacao_n63.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1105/pedido_informacao_n64.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1115/pedido_informacao_n65.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1116/pedido_informacao_n66.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1131/pedido_informacao_n67.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1141/pedido_informacao_n68.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1161/pedido_informacao_n69.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/813/pl_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/787/pl_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/757/pl_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/758/pl_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/759/pl_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/760/pl_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/788/pl_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/789/pl_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/778/pl_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/779/pl_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/790/pl_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/797/pl_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/810/pl_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/811/pl_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/812/pl_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/798/pl_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/824/pl_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/816/pl_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/830/pl_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/831/pl_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/846/pl_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/847/pl_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/887/pl_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/888/pl_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/877/pl_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/889/pl_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/890/pl_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/912/pl_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/904/pl_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/913/pl_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/896/pl_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/897/pl_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/898/pl_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/923/pl_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/924/pl_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/930/pl_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/931/pl_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/932/pl_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/951/pl_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/981/pl_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/952/pl_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/982/pl_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/946/pl_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/953/pl_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/954/pl_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/963/pl_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/983/pl_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/984/pl_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/955/pl_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/964/pl_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/973/pl_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/974/pl_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/985/pl_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/986/pl_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/987/pl_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/988/pl_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/989/pl_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/995/pl_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/996/pl_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1015/pl_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1036/pl_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1024/pl_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1004/pl_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1003/pl_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/997/pl_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1016/pl_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1037/pl_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1017/pl_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1005/pl_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1038/pl_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1025/pl_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1026/pl_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1027/pl_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1028/pl_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1029/pl_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1030/pl_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1046/pl_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1047/pl_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1048/pl_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1049/pl_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1050/pl_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1051/pl_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1060/pl_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1057/pl_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1067/pl_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_no_087.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1074/pl_no_088.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1095/pl_no_089.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1096/pl_no_090.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1097/pl_no_091.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1098/pl_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1099/pl_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1100/pl_no_094.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1101/pl_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1117/pl_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1118/pl_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1111/pl_no_098.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1112/pl_no_099.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1113/pl_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1121/pl_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1133/pl_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1122/pl_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1128/pl_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1136/pl_no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1151/pl_no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1137/pl_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1152/pl_no_114.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1153/pl_no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1171/pl_no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1172/pl_no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_no_118.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1175/pl_no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1176/pl_no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1177/pl_no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1178/pl_no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pedido_de_providencias_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pedido_de_providencias_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pedido_de_providencias_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/748/pedido_de_providencias_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/772/pedido_de_providencias_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/773/pedido_de_providencias_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/774/pedido_de_providencias_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/781/pedido_de_providencias_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/782/pedido_de_providencias_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/794/pedido_de_providencias_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/795/pedido_de_providencias_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/796/pedido_de_providencias_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/801/pedido_de_providencias_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/802/pedido_de_providencias_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/803/pedido_de_providencias_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/804/pedido_de_providencias_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/814/pedido_de_providencias_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_providencias_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/825/pedido_de_providencias_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/826/pedido_de_providencias_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/855/pedido_de_providencias_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/856/pedido_de_providencias_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/857/pedido_de_providencias_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/858/pedido_de_providencias_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/859/pedido_de_providencias_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/860/pedido_de_providencias_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/861/pedido_de_providencias_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/862/pedido_de_providencias_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/863/pedido_de_providencias_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/864/pedido_de_providencias_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_providencias_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_providencias_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_providencias_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/881/pedido_de_providencias_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/915/pedido_de_providencias_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/918/pedido_de_providencias_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/934/pedido_de_providencias_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/956/pedido_de_providencias_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/965/pedido_de_providencias_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/975/pedido_de_providencias_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1001/pedido_de_providencias_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1002/pedido_de_providencias_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1012/pedido_de_providencias_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1013/pedido_de_providencias_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_providencias_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1020/pedido_de_providencias_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1021/pedido_de_providencias_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1031/pedido_de_providencias_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1041/pedido_de_providencias_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1042/pedido_de_providencias_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1043/pedido_de_providencias_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1044/pedido_de_providencias_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1045/pedido_de_providencias_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1052/pedido_de_providencias_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1053/pedido_de_providencias_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1073/pedido_de_providencias_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1076/pedido_de_providencias_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1077/pedido_de_providencias_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1078/pedido_de_providencias_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1079/pedido_de_providencias_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1084/pedido_de_providencias_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1092/pedido_de_providencias_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1093/pedido_de_providencias_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1094/pedido_de_providencias_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1102/pedido_de_providencias_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1129/pedido_de_providencias_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1130/pedido_de_providencias_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1154/pedido_de_providencias_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1155/pedido_de_providencias_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1156/pedido_de_providencias_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/783/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_no_087.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_no_088.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_089.2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_090.2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_091.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_094.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_098.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_099.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/893/projeto_de_resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/908/projeto_de_resolucao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/935/projeto_de_resolucao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/936/projeto_de_resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1119/projeto_de_resolucao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1132/projeto_de_resolucao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1143/projeto_de_resolucao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1162/projeto_de_resolucao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/805/ante_projeto_lei_n001.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/821/ante_projeto_lei_n002.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/832/ante_projeto_lei_n003.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/848/ante_projeto_lei_n004.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/849/ante_projeto_lei_n005.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/878/ante_projeto_lei_n006.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/891/ante_projeto_lei_n007.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/895/ante_projeto_lei_n008.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/914/ante_projeto_lei_n009.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/925/ante_projeto_lei_n010.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/926/ante_projeto_lei_n011.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/937/ante_projeto_lei_n012.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/980/ante_projeto_lei_n013.2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1061/ante_projeto_lei_n014.2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1075/ante_projeto_lei_n015.2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1109/ante_projeto_lei_n016.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1110/ante_projeto_lei_n017.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1120/ante_projeto_lei_n018.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/705/decreto_01.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/706/decreto_02.2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/799/decreto_03.2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/879/requerimento_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_n03.2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_n04.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/907/mocao_de_apoio_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/906/resolucao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1124/resolucao_003-2022.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1125/resolucao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1126/resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1123/resolucao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1127/resolucao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/892/plc_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/817/veto_parcial_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/818/veto_parcial_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/819/veto_parcial_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/820/veto_parcial_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1114/veto_parcial_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1142/mocao_de_repudio_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2022/1163/mocao_de_congratulacao_no_01.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H430"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>