--- v0 (2026-01-10)
+++ v1 (2026-04-16)
@@ -54,4327 +54,4327 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/502/pedido_informacao_n02.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/502/pedido_informacao_n02.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se à situação em que se encontram os Ginásios Esportivos Municipais.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/503/pedido_informacao_n03.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/503/pedido_informacao_n03.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se a informações sobre a vacinação Covid-19 e medicamentos de distribuição obrigatória.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pedido_informacao_n04.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pedido_informacao_n04.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se à edificações inacabadas em frente ao PA 24hs.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pedido_informacao_n05.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pedido_informacao_n05.2021.pdf</t>
   </si>
   <si>
     <t>Aquisição castramóvel.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pedido_informacao_n06.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pedido_informacao_n06.2021.pdf</t>
   </si>
   <si>
     <t>Referente verba advinda de Ação Cível do MP.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pedido_informacao_n08.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pedido_informacao_n08.2021.pdf</t>
   </si>
   <si>
     <t>Solicita cronograma de vacinação do Covid-19.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pedido_informacao_n09.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pedido_informacao_n09.2021.pdf</t>
   </si>
   <si>
     <t>Solicita planilha detalhada dos servidores em geral deste munícipio.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pedido_informacao_n10.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pedido_informacao_n10.2021.pdf</t>
   </si>
   <si>
     <t>Informações referente a quantas vacinadoras temos no Município e em quais UNS estão lotadas.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/508/pedido_informacao_n11.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/508/pedido_informacao_n11.2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do contrato entre Município e CORSAN.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Evanio do Gás, Gilmar, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/509/pedido_informacao_n12.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/509/pedido_informacao_n12.2021.pdf</t>
   </si>
   <si>
     <t>Solicita relação de veículos disponíveis para Secretaria de Obras que estão em condições de uso.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pedido_informacao_n13.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pedido_informacao_n13.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre regularização da REURB.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Milico, Claudião da Maré Cheia, Evanio do Gás, Gilmar, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/511/pedido_informacao_n14.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/511/pedido_informacao_n14.2021.pdf</t>
   </si>
   <si>
     <t>Informações oficiais sobre carro de som corsa que divulgou campanha Covid-19.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/512/pedido_informacao_n15.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/512/pedido_informacao_n15.2021.pdf</t>
   </si>
   <si>
     <t>Trata de solicitação de planilha com informações de contratos através do processo seletivo.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/513/pedido_informacao_n16.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/513/pedido_informacao_n16.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre verbas da merenda escolar.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_informacao_n17.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_informacao_n17.2021.pdf</t>
   </si>
   <si>
     <t>Referente a falta de medicamentos;_x000D_
 - lista completa dos medicamentos em falta;_x000D_
 - previsão de compra;_x000D_
 - horário de atendimento.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/514/pedido_informacao_n18.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/514/pedido_informacao_n18.2021.pdf</t>
   </si>
   <si>
     <t>Pedido de informações COMDICA</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/517/pedido_informacao_n19.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/517/pedido_informacao_n19.2021.pdf</t>
   </si>
   <si>
     <t>Informações oficiais Comissão JARI.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/518/pedido_informacao_n20.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/518/pedido_informacao_n20.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre a frota da Secretaria de Obras.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/519/pedido_informacao_n21.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/519/pedido_informacao_n21.2021.pdf</t>
   </si>
   <si>
     <t>Referente a frota de veículos da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Pedro da Saúde, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/520/pedido_informacao_n22.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/520/pedido_informacao_n22.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre portaria de admissão da servidora Maria Lucia de Andrade.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Evanio do Gás, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/521/pedido_informacao_n23.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/521/pedido_informacao_n23.2021.pdf</t>
   </si>
   <si>
     <t>Relatório de registro e controle da frota de veículos (individual).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Gilmar, Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pedido_informacao_n24.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pedido_informacao_n24.2021.pdf</t>
   </si>
   <si>
     <t>Contrato do poder Executivo com a empresa Bem Brasil.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pedido_informacao_n25.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pedido_informacao_n25.2021.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal de Educação.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/524/pedido_informacao_n26.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/524/pedido_informacao_n26.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre a empresa contratada para limpeza e capina.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/525/pedido_informacao_n27.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/525/pedido_informacao_n27.2021.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de relatório de frota de veículos ref. 2020.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pedido_informacao_n28.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pedido_informacao_n28.2021.pdf</t>
   </si>
   <si>
     <t>Cópia de lei que desafeta área de construção de casas populares; documentação entregue aos contemplados; escritura; cópia de inscritos e sorteados e cópia ata de entrega dos respectivos.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/526/pedido_informacao_n29.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/526/pedido_informacao_n29.2021.pdf</t>
   </si>
   <si>
     <t>Portaria com nomeação Secretários e Diretores Municipais.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Evanio do Gás, Gilmar, Milico, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/529/pedido_informacao_n30.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/529/pedido_informacao_n30.2021.pdf</t>
   </si>
   <si>
     <t>Todas notas emitidas em nome de Marta Regina da Silva Almeida.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/530/pedido_informacao_n31.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/530/pedido_informacao_n31.2021.pdf</t>
   </si>
   <si>
     <t>Cópia das efetividades dos servidores que compõem a Comissão JARI._x000D_
 _x000D_
 - Bancadas PSB, PTB e Republicanos</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/531/pedido_informacao_n32.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/531/pedido_informacao_n32.2021.pdf</t>
   </si>
   <si>
     <t>Relatório de Valores.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/532/pedido_informacao_n33.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/532/pedido_informacao_n33.2021.pdf</t>
   </si>
   <si>
     <t>Mídia com carro de som._x000D_
 _x000D_
 - Bancadas PTB, PSB e Republicanos.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Milico, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/533/pedido_informacao_n34.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/533/pedido_informacao_n34.2021.pdf</t>
   </si>
   <si>
     <t>Empresas contribuintes com a divulgação COVID-19.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/534/pedido_informacao_n35.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/534/pedido_informacao_n35.2021.pdf</t>
   </si>
   <si>
     <t>Se o município possui Livro Tombo e se está atualizado.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/535/pedido_informacao_n36.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/535/pedido_informacao_n36.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se a informações se há autorização para construção do avanço que consiste na área coberta em frente a concha acústica.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/536/pedido_informacao_n37.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/536/pedido_informacao_n37.2021.pdf</t>
   </si>
   <si>
     <t>Referente ao planejamento da Sec. de Educação para o possível retorno as aulas.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/537/pedido_informacao_n38.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/537/pedido_informacao_n38.2021.pdf</t>
   </si>
   <si>
     <t>Sobre verbas FUNDEB</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/538/pedido_informacao_n39.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/538/pedido_informacao_n39.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ata de posse dos atuais integrantes do FUNDEB.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/539/pedido_informacao_n40.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/539/pedido_informacao_n40.2021.pdf</t>
   </si>
   <si>
     <t>Informar o valor ref. ao repasse a merenda escolar 2020/2021.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/540/pedido_informacao_n41.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/540/pedido_informacao_n41.2021.pdf</t>
   </si>
   <si>
     <t>Referente ao fornecimento de EPI's aos funcionários da Educação neste município.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pedido_informacao_n42.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pedido_informacao_n42.2021.pdf</t>
   </si>
   <si>
     <t>Solicita planilha detalhada das ruas que receberam reparos no período de 2020 até esta data.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/541/pedido_informacao_n43.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/541/pedido_informacao_n43.2021.pdf</t>
   </si>
   <si>
     <t>Cópia de Contrato nº 259/2020 com a empresa SANTPAVTECNOLOGIA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Milico, Claudião da Maré Cheia, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/542/pedido_informacao_n44.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/542/pedido_informacao_n44.2021.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre leilão 2020.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/543/pedido_informacao_n45.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/543/pedido_informacao_n45.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre contrato com empresa CRVR.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pedido_informacao_n46.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pedido_informacao_n46.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre o carro Celta</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/561/pedido_informacao_n47.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/561/pedido_informacao_n47.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre o CONDICA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pedido_informacao_n48.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pedido_informacao_n48.2021.pdf</t>
   </si>
   <si>
     <t>Cópia das efetividades do posto 24h dos anos 2019/2020/2021.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/632/pedido_informacao_n49.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/632/pedido_informacao_n49.2021.pdf</t>
   </si>
   <si>
     <t>Possíveis multas de trânsito e nome dos motoristas que conduziam os veículos.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pedido_informacao_n50.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pedido_informacao_n50.2021.pdf</t>
   </si>
   <si>
     <t>Reitera que o Pedido de Informações 017/2021 seja cumprido.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/547/pedido_informacao_n51.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/547/pedido_informacao_n51.2021.pdf</t>
   </si>
   <si>
     <t>Se foi emitido notificação para empresa fornecedora de refeições ao posto 24h. Se sim, enviar cópias a esta casa.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pedido_informacao_n52.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pedido_informacao_n52.2021.pdf</t>
   </si>
   <si>
     <t>Informações sobre serviços prestados pela empresa que fornece internet para as escolas.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pedido_informacao_n53.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pedido_informacao_n53.2021.pdf</t>
   </si>
   <si>
     <t>Composição do atual CMAS (Conselho Municipal de Assistência Social).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/550/pedido_informacao_n54.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/550/pedido_informacao_n54.2021.pdf</t>
   </si>
   <si>
     <t>Informações quanto as faltas de médicos Posto Eva Dias.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/551/pedido_informacao_n55.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/551/pedido_informacao_n55.2021.pdf</t>
   </si>
   <si>
     <t>Seja enviado portarias ref. servidores concursados que estão ocupando o cargo de FG e portarias dos servidores nomeados para cargo de CC's._x000D_
 _x000D_
 - Bancadas: PSB, PTB, PP e Republicanos.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pedido_informacao_n56.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pedido_informacao_n56.2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de Publicação anual atualizada das entidades que gozam do benefício de reconhecimento de utilidade pública.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/552/pedido_informacao_n57.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/552/pedido_informacao_n57.2021.pdf</t>
   </si>
   <si>
     <t>Seja enviado nome, cargo e instituição dos componentes do Conselho de Cultura.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pedido_informacao_n58.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pedido_informacao_n58.2021.pdf</t>
   </si>
   <si>
     <t>Relatório FMSS, planilha de valores devidos. aplicações e resgates, informações de repasses, falta de informação no portal ref. a FMSS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pedido_informacao_n59.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pedido_informacao_n59.2021.pdf</t>
   </si>
   <si>
     <t>Cópia de contratos firmados entre o Município e a Companhia Riograndense de Saneamento.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/575/pedido_informacao_n60.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/575/pedido_informacao_n60.2021.pdf</t>
   </si>
   <si>
     <t>Informações referente ao Pregão Eletrônico 34/2021 com valor estimado R$ 39.480,20.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/576/pedido_informacao_n61.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/576/pedido_informacao_n61.2021.pdf</t>
   </si>
   <si>
     <t>Prestação de contas referente a verba destinada aos artistas Lei Aldir Blanc valor R$ 132.110,72.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pedido_informacao_n62.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pedido_informacao_n62.2021.pdf</t>
   </si>
   <si>
     <t>Seja informado a esta casa legislativa qual função servidora Adriana Bandas encontra-se.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/577/pedido_informacao_n63.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/577/pedido_informacao_n63.2021.pdf</t>
   </si>
   <si>
     <t>Seja enviado a esta casa a composição do Conselho do FUNDEB.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pedido_informacao_n64.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pedido_informacao_n64.2021.pdf</t>
   </si>
   <si>
     <t>Descrever os itens alimentícios adquiridos nos anos 2020 e 2021, respectivos empenhos e notas fiscais.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pedido_informacao_n65.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pedido_informacao_n65.2021.pdf</t>
   </si>
   <si>
     <t>Referente a máquina utilitária Carregadeira BobCat.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pedido_informacao_n66.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pedido_informacao_n66.2021.pdf</t>
   </si>
   <si>
     <t>Solicita seja enviado cópia de contrato da empresa que efetua o trabalho de coleta de lixo neste Município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Evanio do Gás, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pedido_informacao_n67.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pedido_informacao_n67.2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a estes vereadores cópia dos registros do Ponto dos Médicos especialistas nesses últimos 60 dias.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Gilmar, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pedido_informacao_n68.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pedido_informacao_n68.2021.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a esta casa documentação referente a autorização para construção da praça de alimentação.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pedido_informacao_n69.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pedido_informacao_n69.2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta casa os comprovantes referente aos plantões dos recepcionistas do posto 24h.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pedido_informacao_n70.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pedido_informacao_n70.2021.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a esta casa a lista de aposentados da FMSS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/670/pedido_informacao_n71.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/670/pedido_informacao_n71.2021.pdf</t>
   </si>
   <si>
     <t>-Relatório da aplicação do recurso de R$ 249.786,00 oriundos da emenda parlamentar do Deputado Federal Mauricio Dziedricki, sob a proposta Nº  13417345000/1200-07._x000D_
 _x000D_
 -Solicita que a secretaria Municipal de Educação SMEC envie cópia de Decreto de chamamento da 1ª conferência Municipal de Cultura de Cidreira.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/671/pedido_informacao_n72.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/671/pedido_informacao_n72.2021.pdf</t>
   </si>
   <si>
     <t>Seja enviado cópia dos ofícios emitidos pela SMEC as entidades culturais para indicação de representantes para compor o Conselho de Cultura.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pedido_informacao_n73.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pedido_informacao_n73.2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa documentos que segue:_x000D_
 - cópia de folhas de efetividade dos meses de julho, agosto e setembro da Escola Municipal de Ensino.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pedido_informacao_n74.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pedido_informacao_n74.2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa cópia do documento de suspensão de estágio probatório da servidora Adriana Bandas.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_n75.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_n75.2021.pdf</t>
   </si>
   <si>
     <t>Ata referente a nomeação do Comitê Municipal de Implementação das Ações Emergenciais destinadas ao setor cultural. Solicito também a portaria de nomeação do mesmo, conforme art. 2º do Decreto nº 159/2020, I e II.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pedido_informacao_n76.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pedido_informacao_n76.2021.pdf</t>
   </si>
   <si>
     <t>Seja informado os valores arrecadados com o último leilão municipal com a arrecadação de R$ 316.250,00.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Evanio do Gás, Carlão, Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pedido_informacao_n77.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pedido_informacao_n77.2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado onde foram empregados os valores arrecadados referente a venda da CEEE.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Pedro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pedido_informacao_n78.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pedido_informacao_n78.2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações oficiais do Executivo sobre: _x000D_
 - Lista de todos funcionários que estão em estágio probatório e seus respectivos cargos bem como a quantidade de avaliações realizadas para cada servidor.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pedido_informacao_n79.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pedido_informacao_n79.2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado se já foi designado servidor para a delegacia de polícia civil do município. Caso não, que se justifique.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pedido_informacao_n80.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pedido_informacao_n80.2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado, com cópias, documentos: _x000D_
 - portaria de exoneração de todos os secretários municipais dos últimos 60 dias._x000D_
 - portaria de admissão</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pedido_informacao_n81.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pedido_informacao_n81.2021.pdf</t>
   </si>
   <si>
     <t>Encaminhe cópia dos comprovantes de pagamentos de despesas de manutenção da atividade dos beneficiários.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pedido_informacao_n82.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pedido_informacao_n82.2021.pdf</t>
   </si>
   <si>
     <t>A respeito do funcionário Ricardo Silva, seja apresentado suas atribuições e cópia Carteiras Nacionais de Habilitação.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pedido_informacao_n83.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pedido_informacao_n83.2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, relatório com as seguintes informações percentual gasto na folha de pagamento do FUNDEB, específico no 70% pago aos professores, supervisores, orientadores e educadores especiais.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pedido_informacao_n84.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pedido_informacao_n84.2021.pdf</t>
   </si>
   <si>
     <t>Informações quanto ao funcionamento da Empresa JP do transporte circular do Município e porque não está sendo cumprido com seus horários em alguns locais.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_informacao_n85.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_informacao_n85.2021.pdf</t>
   </si>
   <si>
     <t>Está sendo cumprida a legislação do repasse financeiro conforme prevista pela Lei Federal Nº 13708/18 que fixou piso dos agentes comunitários de saúde?</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pedido_informacao_n86.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pedido_informacao_n86.2021.pdf</t>
   </si>
   <si>
     <t>Onde foram usados os valores referentes a suplementação do Projeto de Lei 090/21 que originou a Lei Municipal 2884/21. Documentos comprobatórios do uso de tais recursos suplementados.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pedido_informacao_n87.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pedido_informacao_n87.2021.pdf</t>
   </si>
   <si>
     <t>Onde foram usados os valores referentes a suplementação do Projeto de Lei 089/21 que originou a Lei Municipal 2885/21. Documentos probatórios do uso de tais recursos suplementados.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pedido_informacao_n88.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pedido_informacao_n88.2021.pdf</t>
   </si>
   <si>
     <t>Referente a aquisição da merenda escolar, bem como a sua distribuição em forma de kits nos anos de 2020 e 2021. Que envie a esta Casa Legislativa cópias das notas fiscais dos alimentos adquiridos pela SMEC.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Pedro da Saúde, Evanio do Gás</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n89.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n89.2021.pdf</t>
   </si>
   <si>
     <t>Encaminhe cópia das efetividades dos médicos especialistas que prestam serviço no Posto Eva Dias de Melo (24hs), de janeiro de 2021 até a presente data, fichas de atendimento ambulatorial.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Milico, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pedido_informacao_n90.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pedido_informacao_n90.2021.pdf</t>
   </si>
   <si>
     <t>Quantitativo de crianças aguardando vagas nas escolas de educação infantil. A Prefeitura está disponibilizando vagas em escolas de educação infantil particulares?</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pedido_informacao_n91.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pedido_informacao_n91.2021.pdf</t>
   </si>
   <si>
     <t>Quais valores estão retidos junto a verba de contingência, se foram usados, onde e quando. Venham com documentos comprobatórios.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pedido_informacao_n92.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pedido_informacao_n92.2021.pdf</t>
   </si>
   <si>
     <t>O indexador e o percentual de reposição salarial utilizado para os servidores públicos municipais de 2003 até 2021.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/339/pl_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/339/pl_no_001.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Médico em radiologia e diagnóstico por imagem</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/340/pl_no_002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/340/pl_no_002.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências.”_x000D_
 - Material de consumo</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/341/pl_no_003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/341/pl_no_003.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/342/pl_no_004.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/342/pl_no_004.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Biólogo</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/343/pl_no_005.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/343/pl_no_005.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Auxiliar de Inspeção_x000D_
 - Médico Veterinário</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/344/pl_no_006.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/344/pl_no_006.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público e dá outras providências."_x000D_
 - cirurgião dentista de saúde da família_x000D_
 - servente de limpeza_x000D_
 - fonoaudiólogo_x000D_
 - técnico em enfermagem</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/345/pl_no_007.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/345/pl_no_007.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 -Auxiliar em saúde bucal</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/346/pl_no_008.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/346/pl_no_008.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a celebrar termo de confissão de débitos previdenciários e acordo de parcelamento com o Fundo de Previdência dos Funcionários Públicos Municipais de Cidreira."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/347/pl_no_009.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/347/pl_no_009.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Servente de Limpeza</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/348/pl_no_010.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/348/pl_no_010.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Cozinheiro/Merendeira_x000D_
 - Servente de Limpeza_x000D_
 - Técnico em Informática</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/349/pl_no_011.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/349/pl_no_011.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Servente de Limpeza_x000D_
 - Cozinheira/ Merendeira_x000D_
 - Educador Social_x000D_
 - Psicólogo</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/350/pl_no_012.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/350/pl_no_012.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, e dá outras providências."_x000D_
 - Equipamentos e material permanente</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Cidreira - CVC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/351/pl_no_013.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/351/pl_no_013.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal de Vereadores de Cidreira a celebrar convênio com o SICRED para empréstimos com desconto em folha de pagamento."</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/352/pl_no_014.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/352/pl_no_014.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade que em todas as Unidades de Saúde do Município de Cidreira afixem de forma visível ao público cartazes com as escalas de médicos e às suas respectivas especialidades, bem como, de publicação via internet dos plantões médicos nas unidades de saúde.”</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/353/pl_no_015.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/353/pl_no_015.2021.pdf</t>
   </si>
   <si>
     <t>"Regulamenta no município de Cidreira a Lei Federal nº 13.935, de 11 de dezembro de 2019 que Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/354/pl_no_016.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/354/pl_no_016.2021.pdf</t>
   </si>
   <si>
     <t>"Institui a criação do banco de medicamentos doados, no âmbito do município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/355/pl_no_017.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/355/pl_no_017.2021.pdf</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/356/pl_no_018.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/356/pl_no_018.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza transferência financeira, por meio de subvenção social, ao Hospital Beneficente São Vicente de Paulo, visando implementar ações para aquisição de materiais e equipamentos, bem como assistência hospitalar aos usuários e pacientes infectados com o novo coronavírus – COVID 19, mediante a abertura de leitos UTI para o Município e região e dá outras providências.”</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/357/pl_no_019.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/357/pl_no_019.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de divulgação de lista de vacinados do COVID - 19 através de publicação em páginas oficiais da Prefeitura Municipal de Cidreira na internet e dá outras providências”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/358/pl_no_020.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/358/pl_no_020.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe da instituição do programa CIDREIRA AMIGA DO IDOSO – REMÉDIO EM CASA PARA IDOSOS e dá outras providências.”</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/359/pl_no_021.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/359/pl_no_021.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água do município de cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/360/pl_no_022.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/360/pl_no_022.2021.pdf</t>
   </si>
   <si>
     <t>“Institui a língua brasileira de sinais (libras) e a tradução simultâneas e legendas dos trabalhos parlamentares nas sessões da Câmara Municipal de Cidreira.”</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/361/pl_no_023.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/361/pl_no_023.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Pedagogo - educação especial_x000D_
 - Pedagogo - orientação educacional</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/362/pl_no_024.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/362/pl_no_024.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Professor séries iniciais_x000D_
 - Professor ensino fundamental - ciências_x000D_
 - Engenheiro Civil_x000D_
 - Atendente de Educação Infantil</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/363/pl_no_025.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/363/pl_no_025.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Enfermeiro_x000D_
 - Técnico em enfermagem_x000D_
 - Recepcionista_x000D_
 - Servente de limpeza_x000D_
 - Condutores de ambulância</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/364/pl_no_026.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/364/pl_no_026.2021.pdf</t>
   </si>
   <si>
     <t>“Institui o Fundo Municipal Especial para aquisição de vacinas ao enfrentamento da COVID-19, no âmbito do município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/365/pl_no_028.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/365/pl_no_028.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Gari</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/366/pl_no_029.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/366/pl_no_029.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.”</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/367/pl_no_030.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/367/pl_no_030.2021.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do §1º do  Artigo 5º da Lei Municipal nº 2116/2015, alterado pela Lei Municipal nº 2543/2018 e pela Lei Municipal nº 2581/2019.” - Convênio Ipê</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/369/pl_no_031.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/369/pl_no_031.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Professores</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/368/pl_no_032.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/368/pl_no_032.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a aquisição de vacinas para o enfrentamento da pandemia da Covid-19.”</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/370/pl_no_033.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/370/pl_no_033.2021.pdf</t>
   </si>
   <si>
     <t>"Cria no Município de Cidreira o Programa Municipal de Controle da Mobilidade e Bem-Estar do Animal de Tração e dá outras providências."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/371/pl_no_034.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/371/pl_no_034.2021.pdf</t>
   </si>
   <si>
     <t>“Prorroga prazo para pagamento à vista do IPTU/2021 com 10% de desconto, e dá outras providências”.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/381/pl_no_035.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/381/pl_no_035.2021.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 1664/2009, que Cria o Conselho Municipal de Segurança Pública - COMSEP e o Fundo Municipal de Segurança Pública - FUMSEP."</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/372/pl_no_036.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/372/pl_no_036.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/373/pl_no_037.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/373/pl_no_037.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Assistente Social</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/374/pl_no_038.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/374/pl_no_038.2021.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Artigo 5º-A da Lei Municipal nº 2116 de 12 de janeiro de 2015 acrescido através da Lei Municipal nº 2543 de 23 de novembro de 2018, e dá outras providências.”</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/375/pl_no_039.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/375/pl_no_039.2021.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 36 da Lei Municipal 1418, de 2006 e dá outras providências”.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/385/pl_no_041.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/385/pl_no_041.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Psicólogo_x000D_
 - Enfermeiro Plantonista_x000D_
 - Enfermeiro de Saúde da Família</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/391/pl_no_042.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/391/pl_no_042.2021.pdf</t>
   </si>
   <si>
     <t>“Reestrutura o Conselho Municipal de Acompanhamento e de Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB de que trata a Lei Federal nº 14.113, de 25 de dezembro de 2020, e dá outras providências.”</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/376/pl_no_043.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/376/pl_no_043.2021.pdf</t>
   </si>
   <si>
     <t>“Altera a redação dos Artigos 2º e 3º da Lei nº 2836/2021.”</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/392/pl_no_044.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/392/pl_no_044.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a coleta seletiva de óleo vegetal (Óleo de cozinha usado) no município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/377/pl_no_045.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/377/pl_no_045.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Enfermeiro de saúde da família</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/378/pl_no_046.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/378/pl_no_046.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Psicólogo</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/386/pl_no_047.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/386/pl_no_047.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Arquiteto</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/387/pl_no_048.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/387/pl_no_048.2021.pdf</t>
   </si>
   <si>
     <t>"Cria o programa EU SOU CIDREIRA LIMPA, e dá outras providências."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/379/pl_no_049.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/379/pl_no_049.2021.pdf</t>
   </si>
   <si>
     <t>“Dá nomenclatura a rua localizada na Sede do Município, e dá outras providências.”</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/382/pl_no_050.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/382/pl_no_050.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - médico pediatra_x000D_
 - servente de limpeza_x000D_
 - técnico em enfermagem</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/380/pl_no_051.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/380/pl_no_051.2021.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do §1º do Artigo 5º da Lei Municipal nº 2116/2015, alterado pela Lei Municipal nº 2543/2018 e pela Lei Municipal nº 2581/2019, e dá outras providências.”</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/388/pl_no_052.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/388/pl_no_052.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, e dá outras providências."</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/383/pl_no_053.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/383/pl_no_053.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Eletricista</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/384/pl_no_054.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/384/pl_no_054.2021.pdf</t>
   </si>
   <si>
     <t>“Institui diretrizes para o controle de abastecimento e uso de combustíveis e lubrificantes na frota de veículos de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/393/pl_no_053.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/393/pl_no_053.2021.pdf</t>
   </si>
   <si>
     <t>“Institui a Política de Mobilidade Sustentável   e incentiva ao uso de bicicleta e da outras providências.”</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/394/pl_no_056.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/394/pl_no_056.2021.pdf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/395/pl_no_057.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/395/pl_no_057.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - agente de controle de endemias</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/389/pl_no_058.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/389/pl_no_058.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação da listagem do medicamento disponível e em falta na rede pública municipal de saúde."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/390/pl_no_059.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/390/pl_no_059.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Operador de Máquinas_x000D_
 - Mecânico</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/553/pl_no_060.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/553/pl_no_060.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Monitor de Escola_x000D_
 - Motorista</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/396/pl_no_061.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/396/pl_no_061.2021.pdf</t>
   </si>
   <si>
     <t>“Acrescenta a alínea “K” no inciso II do Art. 1º da Lei Municipal nº 1.846/2011”</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/397/pl_no_062.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/397/pl_no_062.2021.pdf</t>
   </si>
   <si>
     <t>“Institui a publicação obrigatória do currículo profissional de todos os ocupantes de cargos comissionados e designação de função de confiança da administração direta e indireta dos poderes legislativo e executivo municipal de Cidreira e dá outras providências”</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/398/pl_no_063.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/398/pl_no_063.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - técnico em enfermagem_x000D_
 - enfermeiro plantonista</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/399/pl_no_064.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/399/pl_no_064.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - enfermeiro da saúde da família</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/400/pl_no_065.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/400/pl_no_065.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - zelador de cemitério_x000D_
 - apreender de animais</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/475/pl_no_066.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/475/pl_no_066.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Agente Comunitário de Saúde – USF Dunas Claras_x000D_
 - Agente Comunitário de Saúde – USF Brisas do Mar_x000D_
 - Agente Comunitário de Saúde – USF Caminhos do Farol_x000D_
 - Agente Comunitário de Saúde – USF Costa do Sul</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/476/pl_no_067.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/476/pl_no_067.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Implementação do Programa Educacional para a Prática de Educação Física Adaptada para Estudantes com Deficiência.”</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_068.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_068.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre utilização de material publicitário nos veículos de transporte escolar de Cidreira, com o intuito de combater o bullying e a pedofilia e dá outras providências.”</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pl_no_069.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pl_no_069.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de fixação da frase “DESRESPEITAR, NEGLIGENCIAR OU PREJUDICAR IDOSOS É CRIME” nos ônibus urbanos, repartições públicas municipais, postos de saúde e bancos em âmbito municipal.”</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/515/pl_no_070.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/515/pl_no_070.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - técnico contabilidade</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pl_no_071.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pl_no_071.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar e dá outras providências.”_x000D_
 - material de consumo_x000D_
 - equipamentos e material permanente</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pl_no_072.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pl_no_072.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Técnico de Enfermagem_x000D_
 - Enfermeiro_x000D_
 - Condutores de Ambulância</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/527/pl_no_073.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/527/pl_no_073.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 Contratação de 02 farmacêuticos.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/516/pl_no_074.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/516/pl_no_074.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Calceteiro</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pl_no_075.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pl_no_075.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências."_x000D_
 - Mecânico</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pl_no_076.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pl_no_076.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a celebração de cedência de servidor à Delegacia de Polícia de Cidreira.”</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pl_no_077.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pl_no_077.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências"._x000D_
 - Cozinheira/ merendeira_x000D_
 - Servente de limpeza</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_no_079.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_no_079.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - pintor_x000D_
 - chapeador/soldador_x000D_
 - pedreiro_x000D_
 - carpinteiro</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_no_081.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_no_081.2021.pdf</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/653/pl_no_082.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/653/pl_no_082.2021.pdf</t>
   </si>
   <si>
     <t>"Assegura aos moradores do município de Cidreira a instituição de um Banco de Armação de Óculos para fornecimento gratuito e dá outras providências.”</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pl_no_083.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pl_no_083.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Professores séries iniciais</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_no_084.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_no_084.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do ensino de noções básicas sobre a Lei Maria da Penha nas escolas municipais do Município de Cidreira.”</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/654/pl_no_086.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/654/pl_no_086.2021.pdf</t>
   </si>
   <si>
     <t>“Dá nomenclatura a Academia ao Ar Livre, e dá outras providências."</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/655/pl_no_087.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/655/pl_no_087.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição, apreensão e destinação de animais soltos nas vias públicas municipais e dá outras providências”</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/656/pl_no_088.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/656/pl_no_088.2021.pdf</t>
   </si>
   <si>
     <t>“Dá nomenclatura ao prédio público denominado Casa da Mulher, e dá outras providências.”</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/659/pl_no_089.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/659/pl_no_089.2021.pdf</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/660/pl_no_090.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/660/pl_no_090.2021.pdf</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_no_091.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_no_091.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/657/pl_no_093.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/657/pl_no_093.2021.pdf</t>
   </si>
   <si>
     <t>“Acrescenta Art. 2ºA e Parágrafo Único na Lei nº 2795/2020, que suspendeu o prazo de validade dos concursos público municipais.”</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/658/pl_no_094.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/658/pl_no_094.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Monitor da Casa de Passagem</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/661/pl_no_095.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/661/pl_no_095.2021.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_no_096.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_no_096.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a apresentação de relatórios de execução orçamentária e dá outras providências.”</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_no_097.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_no_097.2021.pdf</t>
   </si>
   <si>
     <t>“Fixa, excepcionalmente, o IPCA-15 como indexador para atualização dos tributos municipais para o exercício de 2022.”</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_no_098.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_no_098.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Regime de Previdência Complementar – RPC no âmbito do Município de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pl_no_099.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pl_no_099.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a identificação obrigatória de animais das espécies canina, felina, equina, muar, asinina, de tração animal ou não, e bovina no município de cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/695/pl_no_100.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/695/pl_no_100.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022 e dá outras providências.”</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pl_no_101.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pl_no_101.2021.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/690/pl_no_102.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/690/pl_no_102.2021.pdf</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/691/pl_no_103.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/691/pl_no_103.2021.pdf</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pl_no_104.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pl_no_104.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - Assist. Adm. de Faturamento/SUS</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/700/pl_no_105.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/700/pl_no_105.2021.pdf</t>
   </si>
   <si>
     <t>“Garante à população acesso a informações sobre beneficiados por programas sociais da Prefeitura Municipal, através da Internet no site da Prefeitura ou outros meios de acesso livre à população.”</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pl_no_106.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pl_no_106.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a remissão de juros e correção monetária para fins de ajuste referente aos programas estaduais da saúde de 2014 a 2018 executados pelo Município e não empenhados pelo Estado do Rio Grande do Sul nos respectivos exercícios financeiros, com vistas a viabilizar a celebração de Termo de Consolidação de Dívida para pronto pagamento.”</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pl_no_107.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pl_no_107.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar termo aditivo da conformidade ao marco regulatório do saneamento básico firmado com a Corsan."</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pl_no_108.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pl_no_108.2021.pdf</t>
   </si>
   <si>
     <t>“Isenta o Microempreendedor Individual do pagamento de Taxas e dá outras providências”.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/698/pl_no_109.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/698/pl_no_109.2021.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/699/pl_no_110.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/699/pl_no_110.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo a celebrar termo de confissão de débitos previdenciários e acordo de parcelamento com o Fundo de Previdência dos Servidores Públicos Municipais de Cidreira.”</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_no_111.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_no_111.2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a permitir, a título precário, o uso de bem público."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_no_112.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_no_112.2021.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Município de Cidreira para o exercício financeiro de 2022.”</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pedido_de_providencias_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pedido_de_providencias_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Manutenção emergencial das sinalizações horizontais (faixas de segurança).</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pedido_de_providencias_no_002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pedido_de_providencias_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Conserto de iluminação pública e substituição de lâmpada no logradouro Av. Nordeste, nº 2950 - centro.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pedido_de_providencias_no_003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pedido_de_providencias_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Demarcação e regulamentação para Estacionamento Carga e Descargo.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/404/pedido_de_providencias_no_004.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/404/pedido_de_providencias_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza do terreno e passeio público na Rua Júlio Bruneli.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/405/pedido_de_providencias_no_005.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/405/pedido_de_providencias_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Pavimentação na rua Begônia.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/406/pedido_de_providencias_no_006.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/406/pedido_de_providencias_no_006.2021.pdf</t>
   </si>
   <si>
     <t>Manutenção da travessa Sapo no trecho da Fausto Borba Prates até a rua Silveira Martins no bairro Maria.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pedido_de_providencias_no_007.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pedido_de_providencias_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Construção de parada de coletivo.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pedido_de_providencias_no_008.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pedido_de_providencias_no_008.2021.pdf</t>
   </si>
   <si>
     <t>Seja recolocado poste de luz na Rua Manoel Brás de Lima nº 5386 no bairro Salinas.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pedido_de_providencias_no_009.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pedido_de_providencias_no_009.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiros ruas Papagaio e Quero-Quero no bairro Costa do Sol e que seja feita uma revisão nos encanamentos.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/410/pedido_de_providencias_no_010.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/410/pedido_de_providencias_no_010.2021.pdf</t>
   </si>
   <si>
     <t>Restauração e pavimentação Rua Tangará, entre a Av. Mostardeiro e a rua Violeta no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Gugu Calderon</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/411/pedido_de_providencias_no_011.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/411/pedido_de_providencias_no_011.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se ao levantamento da Rua Assis Brasil entre trecho Av. T e a Rua Padre Réus.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pedido_de_providencias_no_012.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pedido_de_providencias_no_012.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se à Manutenção na Travessa Saraiva localizada Distrito de Fortaleza.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pedido_de_providencias_no_013.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pedido_de_providencias_no_013.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se à limpeza da rua Hortência Bairro Costa do Sol.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pedido_de_providencias_no_014.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pedido_de_providencias_no_014.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da Rua Gerânio - Costa do Sol.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/415/pedido_de_providencias_no_015.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/415/pedido_de_providencias_no_015.2021.pdf</t>
   </si>
   <si>
     <t>Luminária Rua Margarida em frente ao nº 1847.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/416/pedido_de_providencias_no_016.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/416/pedido_de_providencias_no_016.2021.pdf</t>
   </si>
   <si>
     <t>Levantamento da Rua Jorge Moisés Gil no bairro Nazaré entre os números 3821 a 3547.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_providencias_no_017.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_providencias_no_017.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno na rua Clara Nunes.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_providencias_no_018.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_providencias_no_018.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina na rua Jasmim na quadra da rua Tangará e a Av. C no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_providencias_no_019.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_providencias_no_019.2021.pdf</t>
   </si>
   <si>
     <t>Levantamento calçamento da Rua Arildo Luiz da Rosa Pinto (ex rua 8) entre a quadra da Av. R e a travessa Parque X no bairro Nazaré.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_providencias_no_020.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_providencias_no_020.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se a capina e limpeza na rua Osvaldo Aranha a partir da esquina da rua Júlio Bruneli em direção ao sul.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_providencias_no_021.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_providencias_no_021.2021.pdf</t>
   </si>
   <si>
     <t>Trata de colocação de poste de luz na Alameda 2 em Salinas.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_providencias_no_022.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_providencias_no_022.2021.pdf</t>
   </si>
   <si>
     <t>Reforma de passarela de acesso ao mar na Alameda 2 - Salinas.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_providencias_no_023.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_providencias_no_023.2021.pdf</t>
   </si>
   <si>
     <t>Trata-se de capina e limpeza Rua Margarida e também canalização e fechamento de valo na Rua Canário - Costa do Sol.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_providencias_no_024.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_providencias_no_024.2021.pdf</t>
   </si>
   <si>
     <t>Trata-se solicitação de capina e limpeza na Rua Gerânio - Costa do Sol.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_providencias_no_025.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_providencias_no_025.2021.pdf</t>
   </si>
   <si>
     <t>Seja feito remoção de areias que obstruem passagem de veículos e pedestres na rua Valdir Azevedo nº 1175.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_providencias_no_026.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_providencias_no_026.2021.pdf</t>
   </si>
   <si>
     <t>Trata-se de solicitação para limpeza na rua Padre José Caruso, esquina com Júlio Bruneli.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_providencias_no_027.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_providencias_no_027.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina Rua Begônia, quadra Sabia e rua Quero-Quero.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_providencias_no_028.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_providencias_no_028.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da Rua Orquídea entre as quadras da rua Tesourinha e Av. C no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_providencias_no_029.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_providencias_no_029.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se a limpeza e desobstrução na rua Orquídea entre a Beija-flor e Dunas.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_providencias_no_030.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_providencias_no_030.2021.pdf</t>
   </si>
   <si>
     <t>Conserto de buraco Rua Silveira Martins em frente ao número 1174.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_providencias_no_031.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_providencias_no_031.2021.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza do meio fio na rua Osvaldo Aranha.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_providencias_no_032.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_providencias_no_032.2021.pdf</t>
   </si>
   <si>
     <t>Desobstrução dos bueiros Rua Papagaio com Begônia.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_providencias_no_033.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_providencias_no_033.2021.pdf</t>
   </si>
   <si>
     <t>Desobstrução bueiro Av. C e Rua 01.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/434/pedido_de_providencias_no_035.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/434/pedido_de_providencias_no_035.2021.pdf</t>
   </si>
   <si>
     <t>Levantamento Rua 8, extensão Rua 33 até Av. Lidia Silveira Saraiva.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pedido_de_providencias_no_036.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pedido_de_providencias_no_036.2021.pdf</t>
   </si>
   <si>
     <t>Campina e limpeza da quadra atrás da Escola Raul Pilla.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pedido_de_providencias_no_037.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pedido_de_providencias_no_037.2021.pdf</t>
   </si>
   <si>
     <t>Campina e limpeza da Rua Cravo.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pedido_de_providencias_no_038.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pedido_de_providencias_no_038.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da Rua Idalino Ferreira Fraga.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/438/pedido_de_providencias_no_039.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/438/pedido_de_providencias_no_039.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de Placa Proibido Colocar Lixo e Dejetos de Obras na área Dunas Frontais na Rua Valdir Azevedo entre a Rua Elis Regina e Lamartini Babo em Salinas.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pedido_de_providencias_no_040.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pedido_de_providencias_no_040.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza meio fio e boca de lobo.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pedido_de_providencias_no_041.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pedido_de_providencias_no_041.2021.pdf</t>
   </si>
   <si>
     <t>Reparo asfalto Av. Fausto B. Prates.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_providencias_no_042.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_providencias_no_042.2021.pdf</t>
   </si>
   <si>
     <t>Limpeza canteiro Av. Arroio.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_providencias_no_043.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_providencias_no_043.2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpada no poste da Rua Valdir Azevedo, em frente ao nº 165 em Salinas.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/443/pedido_de_providencias_no_044.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/443/pedido_de_providencias_no_044.2021.pdf</t>
   </si>
   <si>
     <t>Seja realizado uma limpeza do valo situado entre Ruas Benedito Lacerda e Osório Duque (Rua da Plataforma).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/444/pedido_de_providencias_no_045.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/444/pedido_de_providencias_no_045.2021.pdf</t>
   </si>
   <si>
     <t>Levantamento das cabeceiras das ruas Manoel Braz de Lima com Podalírio Machado.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/445/pedido_de_providencias_no_046.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/445/pedido_de_providencias_no_046.2021.pdf</t>
   </si>
   <si>
     <t>Rebaixamento da Rua Padre José Caruso esquina com a Av. Júlio Brunelli.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/446/pedido_de_providencias_no_047.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/446/pedido_de_providencias_no_047.2021.pdf</t>
   </si>
   <si>
     <t>Seja realizada a limpeza na orla marítima de Balneário Pinhal até a Plataforma de Cidreira.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/447/pedido_de_providencias_no_048.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/447/pedido_de_providencias_no_048.2021.pdf</t>
   </si>
   <si>
     <t>Desobstrução de bueiros.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/448/pedido_de_providencias_no_049.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/448/pedido_de_providencias_no_049.2021.pdf</t>
   </si>
   <si>
     <t>Retorno das atividades campeiras.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/449/pedido_de_providencias_no_050.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/449/pedido_de_providencias_no_050.2021.pdf</t>
   </si>
   <si>
     <t>Reparos e desobstrução dos bueiros da Av. C.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/557/pedido_de_providencias_no_051.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/557/pedido_de_providencias_no_051.2021.pdf</t>
   </si>
   <si>
     <t>Levantamento do calçamento da Rua Assis Brasil. Trecho entre Santos Vidart e União.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/558/pedido_de_providencias_no_052.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/558/pedido_de_providencias_no_052.2021.pdf</t>
   </si>
   <si>
     <t>Manutenção ou troca lâmpadas Rua Antônio José Ribeiro prox. nº 3091 3 postes na sequência.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/648/pedido_de_providencias_no_053.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/648/pedido_de_providencias_no_053.2021.pdf</t>
   </si>
   <si>
     <t>Que seja o reparo do asfalto na extensão da Rua João Neves, Av. Central até a Rua 11.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pedido_de_providencias_no_054.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pedido_de_providencias_no_054.2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Que seja recuperada a viela ao lado da EMEI - Tio Jorge Calderon.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pedido_de_providencias_no_055.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pedido_de_providencias_no_055.2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Avenida Cidreira na extensão da Rua 11 até a Rua 13.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/651/pedido_de_providencias_no_056.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/651/pedido_de_providencias_no_056.2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo na estrada Silvio Silveira Saraiva e Bueiros entre a Fazenda Juca Cota até a Fazenda Pedro Gutierres.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/662/pedido_de_providencias_no_057.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/662/pedido_de_providencias_no_057.2021.pdf</t>
   </si>
   <si>
     <t>Manutenção para devido escoamento de bueiro entupido nas esquinas da rua João Neves com a rua Antonio José Ribeiro.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/663/pedido_de_providencias_no_058.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/663/pedido_de_providencias_no_058.2021.pdf</t>
   </si>
   <si>
     <t>Manutenção para levantamento da Rua Candido das Neves, no bairro Salinas.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/664/pedido_de_providencias_no_059.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/664/pedido_de_providencias_no_059.2021.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao levantamento e restauração do calçamento da rua Gerânio entre a quadra da Rua Cisne e a Av. C na divisa com Balneário Pinhal no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/665/pedido_de_providencias_no_060.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/665/pedido_de_providencias_no_060.2021.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao recapeamento do asfalto da rua Tangará entre a Av. Mostardeira e a Rua Violeta no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pedido_de_providencias_no_061.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pedido_de_providencias_no_061.2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a revitalização da sinalização horizontal e reposta a sinalização vertical nas vias urbanas do Município conforme lei 9503 - Código do Trânsito Brasileiro.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pedido_de_providencias_no_062.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pedido_de_providencias_no_062.2021.pdf</t>
   </si>
   <si>
     <t>Seja revitalizada, pintura, redes nas quadras, substituição de brinquedos, capina e limpeza na Praça Pública João Silveira Fraga em frente Posto Eva Dias de Melo (24hs).</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pedido_de_providencias_no_063.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pedido_de_providencias_no_063.2021.pdf</t>
   </si>
   <si>
     <t>Seja realizado manutenção da Praça da Rua Osório Dutra Estrada, esquinas com Av. Nordeste e a Rua Altemar Dutra no bairro Salinas.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pedido_de_providencias_no_064.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pedido_de_providencias_no_064.2021.pdf</t>
   </si>
   <si>
     <t>Seja realizado reparos na rede de Iluminação Pública Av. Fausto Borba Prates (ERS-786) esquina Rua Catulo Paixão até o final da rede do Município de Tramandaí.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pauta</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/580/pauta_001-2021_extraordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/580/pauta_001-2021_extraordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 25 DE JANEIRO DE 2021.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/581/pauta_002-2021_extraordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/581/pauta_002-2021_extraordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 03 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pauta_003-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pauta_003-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 08 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pauta_004-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pauta_004-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 17 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/584/pauta_005-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/584/pauta_005-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 22 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pauta_006-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pauta_006-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 1º DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pauta_007-2021_extraordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pauta_007-2021_extraordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 27 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pauta_008-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pauta_008-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 08 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pauta_009-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pauta_009-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 15 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pauta_010-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pauta_010-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 22 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pauta_011-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pauta_011-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 29 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/591/pauta_012-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/591/pauta_012-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 05 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pauta_013-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pauta_013-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 12 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/593/pauta_014-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/593/pauta_014-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 19 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pauta_015-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pauta_015-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 26 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pauta_016-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pauta_016-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 03 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pauta_017-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pauta_017-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 10 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pauta_018-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pauta_018-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 17 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pauta_019-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pauta_019-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 24 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/599/pauta_020-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/599/pauta_020-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 31 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/600/pauta_021-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/600/pauta_021-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 07 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/601/pauta_022-2021_extraordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/601/pauta_022-2021_extraordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 09 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pauta_023-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pauta_023-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 14 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pauta_024-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pauta_024-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 21 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pauta_025-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pauta_025-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 28 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/605/pauta_026-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/605/pauta_026-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 05 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/606/pauta_027-2021_extraordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/606/pauta_027-2021_extraordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 04 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pauta_028-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pauta_028-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 12 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/608/pauta_029-2021_extraordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/608/pauta_029-2021_extraordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 29 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pauta_030-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pauta_030-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 02 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pauta_031-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pauta_031-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 09 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/611/pauta_032-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/611/pauta_032-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 16 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/612/pauta_033-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/612/pauta_033-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/613/pauta_034-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/613/pauta_034-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 23 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/614/pauta_035-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/614/pauta_035-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 30 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pauta_036-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pauta_036-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 06 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pauta_037-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pauta_037-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 13 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/617/pauta_038-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/617/pauta_038-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 21 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pauta_039-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pauta_039-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 27 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/652/pauta_040-2021_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/652/pauta_040-2021_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 04 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Nomeação comissão/comissões para dar início ao estudo das seguintes leis: Leis Municipal 1418/2006 (plano de carreira dos servidores da educação), Lei Municipal 1776/2010 (plano de carreira dos servidores da saúde) e Lei Municipal 1885/2011 (plano de carreira dos servidores do quadro geral).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Pedido de criação fundo municipal para compra de vacinas para Covid19.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Gilmar, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no_003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Margarida nas quadras entre as Ruas Martim Pescador e Garça no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_004.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Vacinação domiciliar ou modo drive-thru.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_005.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua em frente a escola Ildo Meneghette.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_006.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_006.2021.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de travessias elevadas na Av. R nos dois sentidos.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no_007.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se s restauração e pavimentação da viela ao lado da EMEI Tio Jorge e que liga a Av. Alfredo Pedro da Silva com a Rua Aparício Brandino de  Oliveira.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_008.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_008.2021.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento onde há maior incidência de descarte irregular de resíduos.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_009.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_009.2021.pdf</t>
   </si>
   <si>
     <t>Refere-se a indicação para colocação de 5 luminárias na Rua Margarida da Martins Pescador até a Av. João de Barro.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no_010.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no_010.2021.pdf</t>
   </si>
   <si>
     <t>Troca de Postes - CEEE.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_011.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_011.2021.pdf</t>
   </si>
   <si>
     <t>Que se cumpre a Lei Municipal 2362/2017.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_012.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_012.2021.pdf</t>
   </si>
   <si>
     <t>Solicita projeto para canalização e pavimentação Av. Itália em toda sua extensão.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_013.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_013.2021.pdf</t>
   </si>
   <si>
     <t>Solicita canalização do Parque IV, iniciando Rua 07 Assis Cardoso Dias até Beira Mar.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_014.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_014.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a reestruturação do Código Sanitário Municipal.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_015.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_015.2021.pdf</t>
   </si>
   <si>
     <t>Que seja concedido abono extraordinário aos profissionais de saúde.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no_016.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no_016.2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito instalação de aparelhos de telefonia no PSF deste município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no_017.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no_017.2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocado em prática no nosso município o programa SOLUTRAT através da Corsan.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_018.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_018.2021.pdf</t>
   </si>
   <si>
     <t>Instalação de sistema de ponto eletrônico biométrico no posto 24HS e nos PSF's.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_no_019.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_no_019.2021.pdf</t>
   </si>
   <si>
     <t>Revisão anual geral dos servidores municipais.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_020.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_020.2021.pdf</t>
   </si>
   <si>
     <t>Levantamento e reposição Rua Silveira Martins entre Av. Carniel e Rua Raul Scheffer.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_no_021.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_no_021.2021.pdf</t>
   </si>
   <si>
     <t>Informações referentes a ERS-786 e convênio com o DAER/RS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_022.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_022.2021.pdf</t>
   </si>
   <si>
     <t>Para a instalação de poste com luminária em frente ao número 616 Rua 1 Hildo Meneguette.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_023.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_023.2021.pdf</t>
   </si>
   <si>
     <t>Gastos com combustíveis e óleos lubrificantes.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_024.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_024.2021.pdf</t>
   </si>
   <si>
     <t>Que seja elaborada norma visando qualificação dos condutores de veículos oficiais deste município.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_025.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_025.2021.pdf</t>
   </si>
   <si>
     <t>Solicita continuidade do calçadão e ciclovia do Mercado Ramos até a Av. Itália.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_026.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_026.2021.pdf</t>
   </si>
   <si>
     <t>Contratação de 03 vacinadoras.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_027.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_027.2021.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de asfalto na Av. Fausto Borba Prates da Calábria até Av. Itália dos dois lados - Chico Mendes.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_028.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_028.2021.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de luminária na rua Professor Lídia Saraiva Nº 2279 - Chico Mendes.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_029.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_029.2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocada em prática Lei Nº 2791/2020.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_030.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_030.2021.pdf</t>
   </si>
   <si>
     <t>Se cumpra a Lei Nº 2775/2020 - referente banco de alimentos.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_031.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_031.2021.pdf</t>
   </si>
   <si>
     <t>Solicita que o poder Executivo interceda junto a CEEE.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_032.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_032.2021.pdf</t>
   </si>
   <si>
     <t>Acesso a praia.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_033.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_033.2021.pdf</t>
   </si>
   <si>
     <t>Coleta seletiva de lixo.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_034.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_034.2021.pdf</t>
   </si>
   <si>
     <t>Solicita o levantamento e calçamento da Rua 18 - Bairro Francisco Mendes.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_035.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_035.2021.pdf</t>
   </si>
   <si>
     <t>Seja feito o levantamento da Travessa Albino Fortuna da Rua 16 até a 18 - Chico Mendes.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_036.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_036.2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja elaborada Lei que regulamenta a Política de Resíduos.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_037.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_037.2021.pdf</t>
   </si>
   <si>
     <t>Vazamento de água que ocorre na rua João Augusto da Silva.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_038.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_038.2021.pdf</t>
   </si>
   <si>
     <t>Vistoria na Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no_039.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no_039.2021.pdf</t>
   </si>
   <si>
     <t>Redução em 40% no IPTU para comerciantes neste Município.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no_040.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no_040.2021.pdf</t>
   </si>
   <si>
     <t>Alteração no artigo 110 do Estatuto dos Servidores do Município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_041.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_041.2021.pdf</t>
   </si>
   <si>
     <t>Que seja cumprida a Lei Municipal nº 2731/2020.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_042.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_042.2021.pdf</t>
   </si>
   <si>
     <t>Auxilio internet para professores da rede municipal.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_043.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_043.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a devolução do valor descontado referente ao fundo de pensão sobre funções gratificações.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_044.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_044.2021.pdf</t>
   </si>
   <si>
     <t>Se não houver que seja criado setor para captação de recursos para o Município.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_045.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_045.2021.pdf</t>
   </si>
   <si>
     <t>Seja feito a instalação de Rede Elétrica no cemitério Manuel Braz de Lima.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_046.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_046.2021.pdf</t>
   </si>
   <si>
     <t>Seja enviado a esta casa projeto para cedência de mais 1 funcionário para a Delegacia de Policia de Cidreira.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_047.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_047.2021.pdf</t>
   </si>
   <si>
     <t>Seja elaborado um projeto de lei que autorize o pagamento de abono de caráter remuneratório aos agentes ACS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_048.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_048.2021.pdf</t>
   </si>
   <si>
     <t>Que cumpra o que determina a lei 2828/2021.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_049.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_049.2021.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a lei nº 2362/2017.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_050.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_050.2021.pdf</t>
   </si>
   <si>
     <t>Reedite a lei 033/1989.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_051.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_051.2021.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a lei nº 1596/2008.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_052.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_052.2021.pdf</t>
   </si>
   <si>
     <t>Seja publicado no portal da transparência informações solicitadas neste pedido no que se refere a vacinação contra covid-19.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_053.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_053.2021.pdf</t>
   </si>
   <si>
     <t>Seja elaborado um projeto de lei instituindo a licença paternidade pelo menos 20 dias aos servidores públicos.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_054.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_054.2021.pdf</t>
   </si>
   <si>
     <t>Seja contratado uma empresa para continuidade na revisão dos adicionais de insalubridade.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_055.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_055.2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocado 3 luminárias no nº 3112 na Rua 15, no Bairro Nazaré.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_056.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_056.2021.pdf</t>
   </si>
   <si>
     <t>Que sejam ativados os relógios Ponto das Escolas Municipais.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_057.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_057.2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocado luminárias no poste do estacionamento público em frente ao Banrisul e a entrada do Asun.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_058.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_058.2021.pdf</t>
   </si>
   <si>
     <t>Solicito que o poder Executivo altere a lei complementar 021/2011 que reestrutura o regime jurídico único dos servidores públicos do Município acrescentando no art. 207, alínea e) aposentadoria especial.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_059.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_059.2021.pdf</t>
   </si>
   <si>
     <t>Seja corrigido o inciso V da lei nº 2180/2015 passando a Vigilância Sanitária a integrar o inciso IV (vigilância em saúde).</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_060.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_060.2021.pdf</t>
   </si>
   <si>
     <t>Que se faça calçamento, limpeza e desobstrução da Rua Valdir Azevedo no Bairro Salinas.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_061.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_061.2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do asfalto na rua Prof. Lidia Saraiva da Av. Fausto Borba Prates até rua 9.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_no_062.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_no_062.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao chefe do Poder Executivo Municipal assim como o Secretário Municipal de Obras que faça-se demarcação horizontal e junto a esta instale-se sinalização vertical conforme Lei 9503-CTB.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_063.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_063.2021.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a lei - Lei Municipal Nº 2731/2020. Dispõe sobre a criação do "ClicVaga" que corresponde a um link no site oficial da Prefeitura, portal de transparência e um perfil.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_064.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_064.2021.pdf</t>
   </si>
   <si>
     <t>Extensão de Rede D'água na Rua Margarida, trecho entre Rua Martinho Pescador até Rua Garça no bairro Costa do Sol.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_065.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_065.2021.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a Lei Municipal Nº 2828/2021. Dispõe da Instituição do Programa de Cidreira Amiga do Idoso-Remédio em Casa para Idosos.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_066.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_066.2021.pdf</t>
   </si>
   <si>
     <t>Indica reparos na RS 786 trecho entre Cidreira e Tramandaí.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_067.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_067.2021.pdf</t>
   </si>
   <si>
     <t>Seja nomeada Comissão para estudar a reclassificação dos Planos de Carreira dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_068.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_068.2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal a criação do estacionamento de Yemanja.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_no_069.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_no_069.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da areia da descida do Santuário de Yemanjá até a praia e que seja colocado saibro em toda a extensão.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_070.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_070.2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a recuperação do pórtico do santuário de Yemanjá, a pintura e a recuperação do telhado.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_071.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_071.2021.pdf</t>
   </si>
   <si>
     <t>Seja elaborado pelo Poder Executivo o Projeto Bota Fora.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_no_072.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_no_072.2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua 6 no trecho entre Rua 33 e Rua Lídia Silveira Saraiva.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_no_073.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_no_073.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de uma lixeira pública na RS 786 na divisa de Salinas.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_074.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_074.2021.pdf</t>
   </si>
   <si>
     <t>Seja feito limpeza em toda extensão na RS 786 do PSF até Margizan.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_075.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_075.2021.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de lixeira na RS 784 na saída para Porto Alegre.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>PLRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_resolucao_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_resolucao_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Altera o dia da realização de Sessão Ordinária.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_resolucao_no_002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_resolucao_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação aos Incisos II e III do Parágrafo Único do art. 49 da Resolução nº 04 de 07 de dezembro de 2011.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_resolucao_no_003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_resolucao_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a filiar-se a UVERGS - União dos Vereadores do Rio Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_resolucao_no_005.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_resolucao_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido de vista de Projeto de Lei, Resolução e/ou Decreto Legislativo em tramitação na Casa.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_resolucao_no_006.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_resolucao_no_006.2021.pdf</t>
   </si>
   <si>
     <t>Altera o dia de realização de Sessão Ordinária.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_resolucao_no_007.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_resolucao_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Altera dia da Sessão Ordinária.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_resolucao_no_008.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_resolucao_no_008.2021.pdf</t>
   </si>
   <si>
     <t>Altera dia de realização de Sessão Ordinária.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ante_projeto_lei_n009.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ante_projeto_lei_n009.2021.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Solene.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>PLDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_decreto_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_decreto_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Revoga os Decretos Legislativos nº 038/93 e 002/2001.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/571/ante_projeto_lei_n001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/571/ante_projeto_lei_n001.2021.pdf</t>
   </si>
   <si>
     <t>Propõe a redução da carga horária de trabalho do Servidor Público Municipal Efetivo, que seja responsável por pessoa com deficiência ou enfermidade.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/572/ante_projeto_lei_n002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/572/ante_projeto_lei_n002.2021.pdf</t>
   </si>
   <si>
     <t>Concede a isenção parcial do alvará de funcionamento aos comércios que tiveram suas atividades suspensas por força da declaração de estado de calamidade.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/573/ante_projeto_lei_n003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/573/ante_projeto_lei_n003.2021.pdf</t>
   </si>
   <si>
     <t>Sistema integrado de marcação de consulta.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ante_projeto_lei_n004.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ante_projeto_lei_n004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de abrigos de acolhimento temporário para mulheres atendidas vítimas de violência doméstica neste Município.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/707/ante_projeto_lei_n005.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/707/ante_projeto_lei_n005.2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece critérios para o pagamento de despesas de representantes oficiais do Município e dá outras providências."</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ante_projeto_lei_n006.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ante_projeto_lei_n006.2021.pdf</t>
   </si>
   <si>
     <t>"Isenção do pagamento de IPTU aos contribuintes portadores de algumas doenças graves."</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/709/ante_projeto_lei_n007.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/709/ante_projeto_lei_n007.2021.pdf</t>
   </si>
   <si>
     <t>"Solicito ao Poder Executivo seja concedido ao funcionário público licença paternidade de 20 dias."</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ante_projeto_lei_n008.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ante_projeto_lei_n008.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização de fornecimento e distribuição de absorventes higiênicos para mulheres de baixa renda no âmbito do Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/711/ante_projeto_lei_n009.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/711/ante_projeto_lei_n009.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa de fornecimento de absorventes higiênicos para estudantes do sexo feminino nas escolas públicas do Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/619/decreto_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/619/decreto_001.2021.pdf</t>
   </si>
   <si>
     <t>“Revoga os Decretos Legislativos nº 038/93 e, 002/2001”.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/620/decreto_002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/620/decreto_002.2021.pdf</t>
   </si>
   <si>
     <t>‘’Fica concedido o título de Cidadão Honorário ao Senhor Jair Kobe        (Guri de Uruguaiana)”.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/621/decreto_003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/621/decreto_003.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre expediente interno no setor administrativo do Poder Legislativo Municipal de Cidreira e dá outras providências.”</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/622/decreto_004.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/622/decreto_004.2021.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/623/decreto_005.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/623/decreto_005.2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as medidas de enfrentamento ao Covid-19, e dá outras providências.”</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulo Catarina, Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_n01.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_n01.2021.pdf</t>
   </si>
   <si>
     <t>Requer seja promulgado o Projeto de Lei que autoriza o Poder Executivo a criar o COMDIM.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_n02.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_n02.2021.pdf</t>
   </si>
   <si>
     <t>Verba suplementar.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_n03.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_n03.2021.pdf</t>
   </si>
   <si>
     <t>Prorrogação das matrículas e rematrículas EJA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Pedro da Saúde, Carlão, Claudião da Maré Cheia, Evanio do Gás, Gilmar, Gugu Calderon, Milico, Paulo Catarina, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_n04.1.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_n04.1.2021.pdf</t>
   </si>
   <si>
     <t>Moção Repúdio contra privatização da CORSAN</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_n05.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_n05.2021.pdf</t>
   </si>
   <si>
     <t>Seja feito estudo de viabilidade para atendimento remoto e gratuito na área de psicologia para profissionais da saúde e pacientes que enfrentam COVID-19.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>Carlão, Claudião da Maré Cheia</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_n06.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_n06.2021.pdf</t>
   </si>
   <si>
     <t>Ampliação do programa Nota Fiscal Gaúcha, com inclusão das áreas do Esporte e da Cultura, visando o atendimento das entidades destas áreas pelo programa.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_n07.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_n07.2021.pdf</t>
   </si>
   <si>
     <t>Prorrogação do Prazo CPI 001/2021.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_n08.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_n08.2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de concessão da palavra na tribuna</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_n09.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_n09.2021.pdf</t>
   </si>
   <si>
     <t>Para uso da tribuna referente ao projeto de Lei 99/2021.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_n10.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_n10.2021.pdf</t>
   </si>
   <si>
     <t>Uso de tribuna para falar sobre privatização da CORSAN.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/567/veto_total_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/567/veto_total_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Veto Total nº 001/2021 ao Projeto de Lei "Dispõe sobre a instalação equipamento eliminador de ar na tubulação"._x000D_
 NÃO - 8 AO VETO - SIM - 1 AO VETO</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/568/veto_total_no_002.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/568/veto_total_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Veto total nº 002/2021 ao projeto de lei "Dispõe sobre obrigatoriedade de divulgação de lista de vacinados COVID-19."_x000D_
 NÃO - 5 AO VETO - SIM - 4 AO VETO</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/569/veto_total_no_003.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/569/veto_total_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Veto total nº 003/2021 projeto de lei que cria Programa Municipal de Controle da mobilidade e bem estar do animal de tração._x000D_
 NÃO - 4 AO VETO - SIM - 5 AO VETO</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/570/veto_total_no_004.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/570/veto_total_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Veto Total nº 004/2021 ao projeto de lei que institui diretrizes para o controle de abastecimento e uso de combustíveis e lubrificantes na frota de veículos._x000D_
 NÃO - 7 AO VETO - SIM - 1 AO VETO</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/704/plc_no_001.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/704/plc_no_001.2021.pdf</t>
   </si>
   <si>
     <t>“Institui normas e procedimentos administrativos para aposentadoria especial dos servidores, no âmbito do Município de Cidreira, pertencentes ao Regime Próprio de Previdência Social  (RPPS).”</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Lei Orgânica</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Gilmar, Paulo Catarina, Pedro da Saúde, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/713/emenda_lo_01.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/713/emenda_lo_01.2021.pdf</t>
   </si>
   <si>
     <t>"Altera redação do art. 25 e acrescenta parágrafo único ao citado artigo da Lei Orgânico do Município de Cidreira e dá outras providências."</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>Claudião da Maré Cheia, Gilmar, Tati Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/714/emenda_lo_02.2021.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/714/emenda_lo_02.2021.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 64 parágrafo 2º da Lei Orgânica do Município de Cidreira e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4681,68 +4681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/502/pedido_informacao_n02.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/503/pedido_informacao_n03.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pedido_informacao_n04.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pedido_informacao_n05.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pedido_informacao_n06.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pedido_informacao_n08.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pedido_informacao_n09.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pedido_informacao_n10.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/508/pedido_informacao_n11.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/509/pedido_informacao_n12.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pedido_informacao_n13.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/511/pedido_informacao_n14.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/512/pedido_informacao_n15.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/513/pedido_informacao_n16.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_informacao_n17.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/514/pedido_informacao_n18.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/517/pedido_informacao_n19.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/518/pedido_informacao_n20.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/519/pedido_informacao_n21.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/520/pedido_informacao_n22.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/521/pedido_informacao_n23.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pedido_informacao_n24.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pedido_informacao_n25.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/524/pedido_informacao_n26.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/525/pedido_informacao_n27.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pedido_informacao_n28.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/526/pedido_informacao_n29.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/529/pedido_informacao_n30.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/530/pedido_informacao_n31.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/531/pedido_informacao_n32.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/532/pedido_informacao_n33.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/533/pedido_informacao_n34.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/534/pedido_informacao_n35.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/535/pedido_informacao_n36.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/536/pedido_informacao_n37.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/537/pedido_informacao_n38.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/538/pedido_informacao_n39.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/539/pedido_informacao_n40.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/540/pedido_informacao_n41.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pedido_informacao_n42.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/541/pedido_informacao_n43.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/542/pedido_informacao_n44.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/543/pedido_informacao_n45.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pedido_informacao_n46.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/561/pedido_informacao_n47.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pedido_informacao_n48.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/632/pedido_informacao_n49.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pedido_informacao_n50.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/547/pedido_informacao_n51.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pedido_informacao_n52.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pedido_informacao_n53.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/550/pedido_informacao_n54.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/551/pedido_informacao_n55.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pedido_informacao_n56.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/552/pedido_informacao_n57.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pedido_informacao_n58.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pedido_informacao_n59.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/575/pedido_informacao_n60.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/576/pedido_informacao_n61.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pedido_informacao_n62.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/577/pedido_informacao_n63.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pedido_informacao_n64.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pedido_informacao_n65.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pedido_informacao_n66.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pedido_informacao_n67.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pedido_informacao_n68.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pedido_informacao_n69.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pedido_informacao_n70.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/670/pedido_informacao_n71.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/671/pedido_informacao_n72.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pedido_informacao_n73.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pedido_informacao_n74.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_n75.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pedido_informacao_n76.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pedido_informacao_n77.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pedido_informacao_n78.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pedido_informacao_n79.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pedido_informacao_n80.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pedido_informacao_n81.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pedido_informacao_n82.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pedido_informacao_n83.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pedido_informacao_n84.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_informacao_n85.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pedido_informacao_n86.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pedido_informacao_n87.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pedido_informacao_n88.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n89.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pedido_informacao_n90.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pedido_informacao_n91.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pedido_informacao_n92.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/339/pl_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/340/pl_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/341/pl_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/342/pl_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/343/pl_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/344/pl_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/345/pl_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/346/pl_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/347/pl_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/348/pl_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/349/pl_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/350/pl_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/351/pl_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/352/pl_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/353/pl_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/354/pl_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/355/pl_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/356/pl_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/357/pl_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/358/pl_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/359/pl_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/360/pl_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/361/pl_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/362/pl_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/363/pl_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/364/pl_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/365/pl_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/366/pl_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/367/pl_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/369/pl_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/368/pl_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/370/pl_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/371/pl_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/381/pl_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/372/pl_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/373/pl_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/374/pl_no_038.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/375/pl_no_039.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/385/pl_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/391/pl_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/376/pl_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/392/pl_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/377/pl_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/378/pl_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/386/pl_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/387/pl_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/379/pl_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/382/pl_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/380/pl_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/388/pl_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/383/pl_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/384/pl_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/393/pl_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/394/pl_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/395/pl_no_057.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/389/pl_no_058.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/390/pl_no_059.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/553/pl_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/396/pl_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/397/pl_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/398/pl_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/399/pl_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/400/pl_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/475/pl_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/476/pl_no_067.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_068.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pl_no_069.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/515/pl_no_070.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pl_no_071.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pl_no_072.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/527/pl_no_073.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/516/pl_no_074.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pl_no_075.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pl_no_076.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pl_no_077.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_no_079.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_no_081.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/653/pl_no_082.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pl_no_083.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_no_084.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/654/pl_no_086.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/655/pl_no_087.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/656/pl_no_088.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/659/pl_no_089.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/660/pl_no_090.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_no_091.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/657/pl_no_093.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/658/pl_no_094.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/661/pl_no_095.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_no_096.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_no_097.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_no_098.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pl_no_099.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/695/pl_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pl_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/690/pl_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/691/pl_no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pl_no_104.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/700/pl_no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pl_no_106.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pl_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pl_no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/698/pl_no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/699/pl_no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pedido_de_providencias_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pedido_de_providencias_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pedido_de_providencias_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/404/pedido_de_providencias_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/405/pedido_de_providencias_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/406/pedido_de_providencias_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pedido_de_providencias_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pedido_de_providencias_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pedido_de_providencias_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/410/pedido_de_providencias_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/411/pedido_de_providencias_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pedido_de_providencias_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pedido_de_providencias_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pedido_de_providencias_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/415/pedido_de_providencias_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/416/pedido_de_providencias_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_providencias_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_providencias_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_providencias_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_providencias_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_providencias_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_providencias_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_providencias_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_providencias_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_providencias_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_providencias_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_providencias_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_providencias_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_providencias_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_providencias_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_providencias_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_providencias_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_providencias_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/434/pedido_de_providencias_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pedido_de_providencias_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pedido_de_providencias_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pedido_de_providencias_no_038.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/438/pedido_de_providencias_no_039.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pedido_de_providencias_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pedido_de_providencias_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_providencias_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_providencias_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/443/pedido_de_providencias_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/444/pedido_de_providencias_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/445/pedido_de_providencias_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/446/pedido_de_providencias_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/447/pedido_de_providencias_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/448/pedido_de_providencias_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/449/pedido_de_providencias_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/557/pedido_de_providencias_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/558/pedido_de_providencias_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/648/pedido_de_providencias_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pedido_de_providencias_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pedido_de_providencias_no_055.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/651/pedido_de_providencias_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/662/pedido_de_providencias_no_057.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/663/pedido_de_providencias_no_058.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/664/pedido_de_providencias_no_059.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/665/pedido_de_providencias_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pedido_de_providencias_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pedido_de_providencias_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pedido_de_providencias_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pedido_de_providencias_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/580/pauta_001-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/581/pauta_002-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pauta_003-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pauta_004-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/584/pauta_005-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pauta_006-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pauta_007-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pauta_008-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pauta_009-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pauta_010-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pauta_011-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/591/pauta_012-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pauta_013-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/593/pauta_014-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pauta_015-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pauta_016-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pauta_017-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pauta_018-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pauta_019-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/599/pauta_020-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/600/pauta_021-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/601/pauta_022-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pauta_023-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pauta_024-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pauta_025-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/605/pauta_026-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/606/pauta_027-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pauta_028-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/608/pauta_029-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pauta_030-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pauta_031-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/611/pauta_032-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/612/pauta_033-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/613/pauta_034-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/614/pauta_035-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pauta_036-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pauta_037-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/617/pauta_038-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pauta_039-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/652/pauta_040-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_038.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no_039.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_055.2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_057.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_058.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_059.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_067.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_068.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_no_069.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_070.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_071.2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_no_072.2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_no_073.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_074.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_075.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_resolucao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_resolucao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_resolucao_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_resolucao_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_resolucao_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_resolucao_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_resolucao_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ante_projeto_lei_n009.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_decreto_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/571/ante_projeto_lei_n001.2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/572/ante_projeto_lei_n002.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/573/ante_projeto_lei_n003.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ante_projeto_lei_n004.2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/707/ante_projeto_lei_n005.2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ante_projeto_lei_n006.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/709/ante_projeto_lei_n007.2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ante_projeto_lei_n008.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/711/ante_projeto_lei_n009.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/619/decreto_001.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/620/decreto_002.2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/621/decreto_003.2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/622/decreto_004.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/623/decreto_005.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_n01.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_n02.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_n03.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_n04.1.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_n05.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_n06.2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_n07.2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_n08.2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_n09.2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_n10.2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/567/veto_total_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/568/veto_total_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/569/veto_total_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/570/veto_total_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/704/plc_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/713/emenda_lo_01.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/714/emenda_lo_02.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/502/pedido_informacao_n02.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/503/pedido_informacao_n03.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/627/pedido_informacao_n04.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/504/pedido_informacao_n05.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/628/pedido_informacao_n06.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/505/pedido_informacao_n08.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/506/pedido_informacao_n09.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/507/pedido_informacao_n10.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/508/pedido_informacao_n11.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/509/pedido_informacao_n12.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/510/pedido_informacao_n13.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/511/pedido_informacao_n14.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/512/pedido_informacao_n15.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/513/pedido_informacao_n16.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_informacao_n17.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/514/pedido_informacao_n18.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/517/pedido_informacao_n19.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/518/pedido_informacao_n20.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/519/pedido_informacao_n21.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/520/pedido_informacao_n22.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/521/pedido_informacao_n23.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/522/pedido_informacao_n24.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/523/pedido_informacao_n25.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/524/pedido_informacao_n26.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/525/pedido_informacao_n27.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/630/pedido_informacao_n28.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/526/pedido_informacao_n29.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/529/pedido_informacao_n30.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/530/pedido_informacao_n31.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/531/pedido_informacao_n32.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/532/pedido_informacao_n33.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/533/pedido_informacao_n34.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/534/pedido_informacao_n35.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/535/pedido_informacao_n36.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/536/pedido_informacao_n37.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/537/pedido_informacao_n38.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/538/pedido_informacao_n39.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/539/pedido_informacao_n40.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/540/pedido_informacao_n41.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/631/pedido_informacao_n42.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/541/pedido_informacao_n43.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/542/pedido_informacao_n44.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/543/pedido_informacao_n45.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/544/pedido_informacao_n46.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/561/pedido_informacao_n47.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/545/pedido_informacao_n48.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/632/pedido_informacao_n49.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/546/pedido_informacao_n50.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/547/pedido_informacao_n51.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/548/pedido_informacao_n52.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/549/pedido_informacao_n53.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/550/pedido_informacao_n54.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/551/pedido_informacao_n55.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/562/pedido_informacao_n56.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/552/pedido_informacao_n57.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/563/pedido_informacao_n58.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/564/pedido_informacao_n59.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/575/pedido_informacao_n60.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/576/pedido_informacao_n61.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/566/pedido_informacao_n62.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/577/pedido_informacao_n63.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/579/pedido_informacao_n64.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/633/pedido_informacao_n65.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/634/pedido_informacao_n66.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/635/pedido_informacao_n67.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/636/pedido_informacao_n68.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/637/pedido_informacao_n69.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/638/pedido_informacao_n70.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/670/pedido_informacao_n71.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/671/pedido_informacao_n72.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pedido_informacao_n73.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pedido_informacao_n74.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_n75.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pedido_informacao_n76.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pedido_informacao_n77.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pedido_informacao_n78.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pedido_informacao_n79.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pedido_informacao_n80.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pedido_informacao_n81.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pedido_informacao_n82.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pedido_informacao_n83.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pedido_informacao_n84.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_informacao_n85.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pedido_informacao_n86.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pedido_informacao_n87.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pedido_informacao_n88.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n89.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pedido_informacao_n90.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pedido_informacao_n91.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pedido_informacao_n92.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/339/pl_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/340/pl_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/341/pl_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/342/pl_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/343/pl_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/344/pl_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/345/pl_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/346/pl_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/347/pl_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/348/pl_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/349/pl_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/350/pl_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/351/pl_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/352/pl_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/353/pl_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/354/pl_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/355/pl_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/356/pl_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/357/pl_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/358/pl_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/359/pl_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/360/pl_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/361/pl_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/362/pl_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/363/pl_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/364/pl_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/365/pl_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/366/pl_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/367/pl_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/369/pl_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/368/pl_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/370/pl_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/371/pl_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/381/pl_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/372/pl_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/373/pl_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/374/pl_no_038.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/375/pl_no_039.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/385/pl_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/391/pl_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/376/pl_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/392/pl_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/377/pl_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/378/pl_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/386/pl_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/387/pl_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/379/pl_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/382/pl_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/380/pl_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/388/pl_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/383/pl_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/384/pl_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/393/pl_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/394/pl_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/395/pl_no_057.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/389/pl_no_058.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/390/pl_no_059.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/553/pl_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/396/pl_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/397/pl_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/398/pl_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/399/pl_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/400/pl_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/475/pl_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/476/pl_no_067.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_068.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/478/pl_no_069.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/515/pl_no_070.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/565/pl_no_071.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/554/pl_no_072.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/527/pl_no_073.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/516/pl_no_074.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/555/pl_no_075.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/528/pl_no_076.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/556/pl_no_077.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/624/pl_no_079.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/625/pl_no_081.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/653/pl_no_082.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/578/pl_no_083.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/626/pl_no_084.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/654/pl_no_086.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/655/pl_no_087.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/656/pl_no_088.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/659/pl_no_089.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/660/pl_no_090.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_no_091.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/657/pl_no_093.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/658/pl_no_094.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/661/pl_no_095.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_no_096.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_no_097.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_no_098.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/694/pl_no_099.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/695/pl_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/696/pl_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/690/pl_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/691/pl_no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/692/pl_no_104.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/700/pl_no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/693/pl_no_106.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pl_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/697/pl_no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/698/pl_no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/699/pl_no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/401/pedido_de_providencias_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/402/pedido_de_providencias_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/403/pedido_de_providencias_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/404/pedido_de_providencias_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/405/pedido_de_providencias_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/406/pedido_de_providencias_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/407/pedido_de_providencias_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/408/pedido_de_providencias_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/409/pedido_de_providencias_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/410/pedido_de_providencias_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/411/pedido_de_providencias_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/412/pedido_de_providencias_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/413/pedido_de_providencias_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/414/pedido_de_providencias_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/415/pedido_de_providencias_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/416/pedido_de_providencias_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_providencias_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_providencias_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_providencias_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_providencias_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_providencias_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_providencias_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_providencias_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_providencias_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_providencias_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_providencias_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_providencias_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_providencias_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_providencias_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_providencias_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_providencias_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_providencias_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_providencias_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/434/pedido_de_providencias_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/435/pedido_de_providencias_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/436/pedido_de_providencias_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/437/pedido_de_providencias_no_038.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/438/pedido_de_providencias_no_039.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/439/pedido_de_providencias_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/440/pedido_de_providencias_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_providencias_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_providencias_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/443/pedido_de_providencias_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/444/pedido_de_providencias_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/445/pedido_de_providencias_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/446/pedido_de_providencias_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/447/pedido_de_providencias_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/448/pedido_de_providencias_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/449/pedido_de_providencias_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/557/pedido_de_providencias_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/558/pedido_de_providencias_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/648/pedido_de_providencias_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/649/pedido_de_providencias_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/650/pedido_de_providencias_no_055.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/651/pedido_de_providencias_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/662/pedido_de_providencias_no_057.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/663/pedido_de_providencias_no_058.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/664/pedido_de_providencias_no_059.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/665/pedido_de_providencias_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/715/pedido_de_providencias_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pedido_de_providencias_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/717/pedido_de_providencias_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pedido_de_providencias_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/580/pauta_001-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/581/pauta_002-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/582/pauta_003-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/583/pauta_004-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/584/pauta_005-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/585/pauta_006-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/586/pauta_007-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/587/pauta_008-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/588/pauta_009-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/589/pauta_010-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/590/pauta_011-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/591/pauta_012-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/592/pauta_013-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/593/pauta_014-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/594/pauta_015-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/595/pauta_016-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/596/pauta_017-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/597/pauta_018-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/598/pauta_019-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/599/pauta_020-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/600/pauta_021-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/601/pauta_022-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/602/pauta_023-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/603/pauta_024-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/604/pauta_025-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/605/pauta_026-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/606/pauta_027-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/607/pauta_028-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/608/pauta_029-2021_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/609/pauta_030-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/610/pauta_031-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/611/pauta_032-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/612/pauta_033-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/613/pauta_034-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/614/pauta_035-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/615/pauta_036-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/616/pauta_037-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/617/pauta_038-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/618/pauta_039-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/652/pauta_040-2021_ordinaria.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no_038.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no_039.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_055.2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_057.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_058.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_059.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_067.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_068.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_no_069.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_070.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_071.2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_no_072.2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_no_073.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_074.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_075.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_resolucao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_resolucao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_resolucao_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_resolucao_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_resolucao_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_resolucao_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_resolucao_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/712/ante_projeto_lei_n009.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_decreto_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/571/ante_projeto_lei_n001.2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/572/ante_projeto_lei_n002.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/573/ante_projeto_lei_n003.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/574/ante_projeto_lei_n004.2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/707/ante_projeto_lei_n005.2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/708/ante_projeto_lei_n006.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/709/ante_projeto_lei_n007.2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/710/ante_projeto_lei_n008.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/711/ante_projeto_lei_n009.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/619/decreto_001.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/620/decreto_002.2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/621/decreto_003.2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/622/decreto_004.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/623/decreto_005.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_n01.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_n02.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_n03.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_n04.1.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_n05.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_n06.2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_n07.2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_n08.2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_n09.2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_n10.2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/567/veto_total_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/568/veto_total_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/569/veto_total_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/570/veto_total_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/704/plc_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/713/emenda_lo_01.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2021/714/emenda_lo_02.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H415"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>