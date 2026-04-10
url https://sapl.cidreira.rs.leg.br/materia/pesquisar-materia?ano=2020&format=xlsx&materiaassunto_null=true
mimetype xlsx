--- v0 (2025-11-21)
+++ v1 (2026-04-10)
@@ -54,3183 +54,3183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Altair do Asun</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/28/pedido_info_01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/28/pedido_info_01.2020.pdf</t>
   </si>
   <si>
     <t>"Qual o motivo e embasamento para se fazer mão única no trecho compreendido da Av. Giacomo Carniel com a Av. Oswaldo Aranha (BAR AZUL) sentido Tramandaí."</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jerri Adriani</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/52/pedido_informacao_n002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/52/pedido_informacao_n002.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação - cópias xerografadas de todos os decretos do Executivo Municipal, relativos à suplementação orçamentaria, expedidos no período de janeiro a novembro de 2019.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/134/pedido_informacao_n03.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/134/pedido_informacao_n03.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA DO PSB - INFORME RELAÇÃO DE TODOS OS CONCURSADOS NA SECRETARIA DE OBRAS, CARGOS DE:_x000D_
 - CALCETEIRO;_x000D_
 - OPERADOR DE MÁQUINAS;_x000D_
 - PINTOR;_x000D_
 - CHAPEADOR/SOLDADOR;_x000D_
 - PEDREIRO;_x000D_
 - CARPINTEIRO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/135/pedido_informacao_n04.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/135/pedido_informacao_n04.2020.pdf</t>
   </si>
   <si>
     <t>"BANCADA DO PSB - INFORME QUANTAS NOMEAÇÕES DE CC'S E SECRETÁRIOS FORAM FEITAS NO ÚLTIMOS 30 DIAS E QUE SEJAM ENCAMINHADAS PORTARIAS DAS NOMEAÇÕES FEITAS."</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/168/pedido_informacao_n05.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/168/pedido_informacao_n05.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PARLAMENTAR PSB_x000D_
 -VALOR TOTAL GASTO REFORMAS GINÁSIO MARCÍLIO DIAS (2017,2018 E 2019)_x000D_
 -VALOR SERÁ GASTO EM 2020 COM O GINÁSIO_x000D_
 -DATA ENTREGA DO GINÁSIO PARA USO DA COMUNIDADE</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/169/pedido_informacao_n06.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/169/pedido_informacao_n06.2020.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO CÓPIAS XEROGRAFADAS DOS EXTRATOS FINANCEIROS DO FUNDEB - PERÍODO 1º DE JANEIRO DE 2019 A 31 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/179/pedido_informacao_n07.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/179/pedido_informacao_n07.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE SEJA ENCAMINHADA VALORES ATUALIZADOS REFERENTE AO TERMO DE AUTORIZAÇÃO DE USO DO TERRENO DE BEM MUNICIPAL COM A EMPRESA PRIVADA ASUN SUPERMERCADOS, SOB A LEI MUNICIPAL 1992/2013.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edair Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/196/pedido_informacao_n08.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/196/pedido_informacao_n08.2020.pdf</t>
   </si>
   <si>
     <t>INFORMAR MOTIVO DE NÃO CUMPRIMENTO DA LEI MUNICIPAL Nº 2319/2017.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Cidreira - CVC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_informacao_n09.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_informacao_n09.2020.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR INFORMAÇÕES REFERENTES À EMENDA IMPOSITIVA À LEI MUNICIPAL 2703/2019.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/201/pedido_informacao_n010.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/201/pedido_informacao_n010.2020.pdf</t>
   </si>
   <si>
     <t>REITERAMOS PEDIDO DE INFORMAÇÃO Nº 006/2020.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/207/pedido_informacao_n011.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/207/pedido_informacao_n011.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - CÓPIA DO EMPENHO, ORDEM DE PAGAMENTO E NF RELATIVO A COMPRA DE 50M³ DE AREIA MÉDIA E 60M³ DE AREIA GROSSA; CÓPIA DO DOCUMENTO DE RECEBIMENTO DO MATERIAL; INFORMAR A QUAL OBRA FOI DESTINADO O MATERIAL; CÓPIA DO PROJETO DE OBRA AO QUAL FOI DESTINADO O REFERIDO MATERIAL.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/208/pedido_informacao_n012.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/208/pedido_informacao_n012.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - CÓPIA DO EMPENHO, ORDEM DE PAGAMENTO E NF RELATIVO AO FORNECIMENTO DE 53 REFEIÇÕES DIÁRIAS PEL ME - SIMARI BECHER DA SILVA, CONFORME CONTRATO; CÓPIA DA PLANILHA DE SERVIDORES QUE RECEBEM AS REFEIÇÕES; JUSTIFICAR O PORQUÊ OPTAR PELO FORNECEDOR CITADO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/210/pedido_informacao_n013.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/210/pedido_informacao_n013.2020.pdf</t>
   </si>
   <si>
     <t>"SEJAM ENCAMINHADAS INFORMAÇÕES REFERENTES À EMENDA IMPOSITIVA À LEI MUNICIPAL 2703/2019 (LOA 2020), NA QUAL DESTINOU UTILIZAÇÃO RECURSOS AQUISIÇÃO BENS ESPECÍFICOS.."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/211/pedido_informacao_n014.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/211/pedido_informacao_n014.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - ENCAMINHADA QUANTOS TEMPOS RÁPIDOS JÁ FORAM RECEBIDOS PELO MUNICÍPIO, ENTRE AQUELES ADQUIRIDOS COM RECURSOS DOS COFRES MUNICIPAIS E AQUELES QUE VIERAM ATRAVÉS DE REPASSE ESTADUAL E FEDERAL.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/212/pedido_informacao_n015.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/212/pedido_informacao_n015.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - QUANDO FOI FEITA A ÚLTIMA AQUISIÇÃO MEDICAMENTOS PARA FARMÁCIA MUNICIPAL DORCI DA SILVA MARTINS? SE AINDA ESTÁ EM PROCESSO LICITATÓRIO...</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pedido_informacao_n016.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pedido_informacao_n016.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - PEDIDO DE TRAZER À COMUNIDADE INFORMAÇÕES COMPLETAS REFERENTES A ESSA SITUAÇÃO (QUE DIZ RESPEITO AS DOCUMENTAÇÕES NECESSÁRIAS PARA A ENTREGA DAS CASA JÁ FORAM ENCAMINHADAS).</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/298/pedido_de_informacao_017.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/298/pedido_de_informacao_017.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESCLARECIDO DE QUE FORMA ESTÃO SENDO REALIZADAS AS CONCESSÕES DE ALVARÁS PARA MEIS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pedido_informacao_018.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pedido_informacao_018.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENCAMINHADAS CÓPIAS XEROGRAFADAS DOS COMPROVANTES, MÊS A MÊS, DOS PAGAMENTOS EFETUADOS AOS PROFISSIONAIS, PELOS PLANTÕES REALIZADOS A PARTIR DE MAIO/2020.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pedido_informacao_019.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pedido_informacao_019.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - REITERO PEDIDO DE INFORMAÇÃO Nº 015/2020 DE AUTORIA DA BANCADA DO PSB DO DIA 05/08/2020.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/271/pedido_informacao_no036.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/271/pedido_informacao_no036.2020.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO AO LEGISLATIVO - CÓPIAS COMPROVANTES, MÊS A MÊS, DOS PAGAMENTOS EFETUADOS AOS PROFISSIONAIS, PELOS PLANTÕES REALIZADOS A PARTIR DE MAIO/2020; - CÓPIAS DO NÚMERO DE PLANTÕES REALIZADOS PELOS PROFISSIONAIS, CONFORME LIVRO DE ENFERMAGEM E PONTO BIOMÉTRICO.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Cidreira - PMC</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/1/pl_n_001.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/1/pl_n_001.2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/2/pl_n_002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/2/pl_n_002.2020.pdf</t>
   </si>
   <si>
     <t>"Concede Abono Salarial aos Agentes Comunitários de Saúde, vinculados às Equipes de Estratégia de Saúde da Família-ESF."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder Legislativo Municipal a firmar convênio com a Empresa Grupo Dimed - Panvel Farmácias e dá outras providências."</t>
   </si>
   <si>
     <t>Milico</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/4/pl_n_004.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/4/pl_n_004.2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe do "Clic Vaga", que corresponde a um link no site oficial da Prefeitura, no porta da Transparência e um perfil na rede social denominada Facebook, divulgando a lista de espera para vagas nas Escola Municipais de Educação Infantil - EMEIs e Escolas de Educação Fundamental - EMEFs e dá outras providências."</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/5/pl_n_05.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/5/pl_n_05.2020.pdf</t>
   </si>
   <si>
     <t>"Desafeta área pública para fins de instalação de ECOPONTO, e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/16/pl_n_06.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/16/pl_n_06.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 -PROFESSOR DE SÉRIES INICIAIS _x000D_
 -ATENDENTE DE EDUCAÇÃO INFANTIL</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/17/pl_n_07.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/17/pl_n_07.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 -PROFESSOR DE EDUCAÇÃO INFANTIL</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/18/pl_n_08.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/18/pl_n_08.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 -ENFERMEIRO PLANTONISTA_x000D_
 -ENFERMEIRO DA SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/19/pl_n_09.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/19/pl_n_09.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 -BIÓLOGO</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/20/pl_n_10.2020_DKs5sBC.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/20/pl_n_10.2020_DKs5sBC.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a responsabilidade do agressor pelo ressarcimento dos custos relacionados aos serviços de saúde prestados pelo Município meio das transferências do fundo de saúde - Sistema Único de Saúde (SUS) às vitimas de violência doméstica e familiar e dá outras providências."</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/21/pl_n_11.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/21/pl_n_11.2020.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice de revisão geral e anual dos Servidores do Poder Legislativo."</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/22/pl_n_12.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/22/pl_n_12.2020.pdf</t>
   </si>
   <si>
     <t>"Estabelece o índice para revisão geral e anual, dos servidores do Poder Executivo, aposentados e pensionistas."</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_n_13.2020_lDicBBd.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_n_13.2020_lDicBBd.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - PEDAGOGO -EDUCAÇÃO ESPECIAL</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/24/pl_n_14.2020_YP5xufC.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/24/pl_n_14.2020_YP5xufC.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação de Oficineiros para o Departamento Municipal de Cultura."</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/43/pl_n015.2020_F7l0sHm.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/43/pl_n015.2020_F7l0sHm.pdf</t>
   </si>
   <si>
     <t>"Institui o dia 02 de fevereiro como Dia de Iemanjá e declara como Patrimônio Imaterial do Município de Cidreira os Cultos Religiosos de Matriz Africana."</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/44/pl_n016.2020_GLhkstw.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/44/pl_n016.2020_GLhkstw.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 -GARI.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/47/pl_n017.2020_ZWfNYWa.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/47/pl_n017.2020_ZWfNYWa.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - ENFERMEIRO;_x000D_
 - ENFERMEIRO DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/49/pl_n018.2020_WxJ25fb.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/49/pl_n018.2020_WxJ25fb.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
      - SERVENTE DE LIMPEZA;_x000D_
      - TÉCNICO EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/56/pl_n019.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/56/pl_n019.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 -ASSISTENTE ADM. FINANCEIRO</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/63/pl_n020.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/63/pl_n020.2020.pdf</t>
   </si>
   <si>
     <t>"Cria cargo em Comissão Diretor da Orientação Educacional Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/64/pl_n021.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/64/pl_n021.2020.pdf</t>
   </si>
   <si>
     <t>“Aumenta a quantidade de vagas do Cargo em Comissão denominado Assessor Jurídico, criado através do Art. 82, da Lei Municipal 2180/2015, e dá outras providências."</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/65/pl_n022.2020_EEQ5xXj.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/65/pl_n022.2020_EEQ5xXj.pdf</t>
   </si>
   <si>
     <t>“Aumenta a quantidade de cargos da categoria funcional Monitor de Escola que integra o Plano de Carreira dos Servidores do Quadro Geral, e dá outras providências.”</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/66/pl_n023.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/66/pl_n023.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - PROFESSOR DE SERIES INICIAIS_x000D_
 -PROFESSOR DE ENSINO FUNDAMENTAL -LINGUA PORTUGUESA_x000D_
 -PEDAGOGO -SUPERVISÃO ESCOLAR</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/67/pl_n024.2020_dEJcXVI.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/67/pl_n024.2020_dEJcXVI.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
    - MEDICO PEDIATRA</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispões sobre a limpeza de terrenos baldios e dá outras providências."</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/69/pl_n026.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/69/pl_n026.2020.pdf</t>
   </si>
   <si>
     <t>"Dispões sobre a obrigatoriedade de identificar os veículos, máquinas e equipamentos contratados para a prestação de serviços e dá outras providências."</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/70/pl_n027.2020_EueU6jt.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/70/pl_n027.2020_EueU6jt.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Legislativo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”_x000D_
 - TÉCNICO CONTÁBIL.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_n028.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_n028.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO TÉCNICA COM A CDL-CIDREIRA.."</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/85/pl_n029.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/85/pl_n029.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 3° DA LEI MUNICIPAL Nº 2730/2020."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/83/pl_n030.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/83/pl_n030.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -ARQUITETO</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/81/pl_n31.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/81/pl_n31.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -PSICÓLOGO</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/92/pl_n032.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/92/pl_n032.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -FONOAUDIÓLOGO</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/109/pl_n033.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/109/pl_n033.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 2742/2020." _x000D_
 -GARI</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/106/pl_n034.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/106/pl_n034.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A CAMPANHA 'DENUNCIE DESCARTE IRREGULAR DE RESÍDUOS.'"</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/107/pl_n035.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/107/pl_n035.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA NACIONAL DE PREVENÇÃO DO ABUSO E DA EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES."</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/137/pl_n036.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/137/pl_n036.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE APOIO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/96/pl_n037.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/96/pl_n037.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 5º, DA LEI MUNICIPAL Nº 2116/2015, MODIFICADO PELAS LEIS MUNICIPAIS Nº 2543/2018 E 2581/2019."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/145/pl_n038.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/145/pl_n038.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO..."_x000D_
 -ENGENHEIRO AMBIENTAL</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/144/pl_n039.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/144/pl_n039.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -PROF. SÉRIES INICIAIS_x000D_
 -PROF. LÍNGUA PORTUGUESA</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/113/pl_n040.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/113/pl_n040.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO TÉCNICA COM A CDL-CIDREIRA"</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/98/pl_n041.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/98/pl_n041.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIO DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -TÉCNICO DE RADIOLOGIA</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/100/pl_n042.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/100/pl_n042.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 - FISIOTERAPEUTA</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/102/pl_n043.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/102/pl_n043.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 - SERVIÇO DE LIMPEZA</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/104/pl_n044.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/104/pl_n044.2020.pdf</t>
   </si>
   <si>
     <t>"RECONHECE A CALAMIDADE PÚBLICA MUNICIPAL CONVALIDA AS MEDIDAS DISCIPLINADAS NO DECRETO MUNICIPAL Nº029/03/2020, AUTORIZA A PRORROGAÇÃO DE VENCIMENTO DÍVIDAS DE NATUREZA TRIBUTÁRIA...E CONTRATAÇÃO TEMPORÁRIA"_x000D_
 -TÉCNICO ENFERMAGEM_x000D_
 -ENFERMEIRO</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/114/pl_n045.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/114/pl_n045.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO"_x000D_
 -APREENDOR DE ANIMAIS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pl_n046.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pl_n046.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO"_x000D_
 -ZELADOR DE CEMITÉRIO</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/187/pl_n047.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/187/pl_n047.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -OBRAS</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/188/pl_n048.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/188/pl_n048.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."-CALCETEIRO</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/138/pl_n049.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/138/pl_n049.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL.."_x000D_
 - AGENTE DE CONTROLE DE ENDEMIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/110/pl_n050.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/110/pl_n050.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZO O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS"_x000D_
 -OUTROS SERVIÇOS DE TERCEIROS PJ_x000D_
 -MATERIAL DE CONSUMO</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/127/pl_n051.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/127/pl_n051.2020.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A LEI FEDERAL Nº 13.987 DE 07 DE ABRIL DE 2020, QUE PERMITE AS ESCOLAS MUNICIPAIS A DISPONIBILIZAÇÃO DE GÊNEROS NA UTILIZAÇÃO ESCOLAR, DURANTE PERÍODOS DE SUSPENSÃO DE AULAS, PARA AUXILIO DE FAMÍLIAS CARENTE NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/128/pl_n052.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/128/pl_n052.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE VACINAÇÃO DOMICILIAR DE IDOSOS E PESSOAS COM DEFICIÊNCIA."</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_n053.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_n053.2020.pdf</t>
   </si>
   <si>
     <t>"SUPRIME O PARÁGRAFO 4º DO ARTIGO 26 DA LEI MUNICIPAL Nº 1418/2006."</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_n054.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_n054.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.." _x000D_
 -TÉCNICO DE ENFERMAGEM</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pl_n055.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pl_n055.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 - ENF. DA SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/143/pl_n056.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/143/pl_n056.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CIDREIRA E CELEBRAR CONVÊNIO COM O SICRED PARA EMPRÉSTIMOS COM DESCONTOS EM FOLHA DE PAGAMENTO."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pl_n057.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pl_n057.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CADASTRO MUNICIPAL DAS ASSOCIAÇÕES DE MORADORES DE BAIRROS, VILAS E NÚCLEOS HABITACIONAIS NO MUNICÍPIO DE CIDREIRA..."</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/163/pl_n058.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/163/pl_n058.2020.pdf</t>
   </si>
   <si>
     <t>"INCLUI OS MOTORISTAS, OS MONITORES, OS FUNCIONÁRIOS DA MANUTENÇÃO E DA ADMINISTRAÇÃO DO TRANSPORTE ESCOLAR MUNICIPAL, OS GARIS, OS COLETORES DO LIXO, AGENTES DE SAÚDE NOS GRUPOS PRIORITÁRIOS PARA IMUNIZAÇÃO CONTRA O VÍRUS INFLUENZA (H1N1), NO ÂMBITO DO MUNICÍPIO DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/164/pl_n059.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/164/pl_n059.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -TÉC. ENFERMAGEM_x000D_
 -ENFERMEIRO</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/182/pl_n060.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/182/pl_n060.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPÓRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -FARMACÊUTICO</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/167/pl_n061.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/167/pl_n061.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO § ÚNICO DO ARTIGO 65 DA LEI MUNICIPAL 1010/2001-CTM, INTRODUZIDO PELA LEI MUNICIPAL 2099/2014, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/165/pl_n062.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/165/pl_n062.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_n063.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_n063.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O AGOSTO LILÁS NO MUNICÍPIO DE CIDREIRA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/189/pl_n064.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/189/pl_n064.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."-OPERADOR DE MÁQUINA</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/183/pl_n065.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/183/pl_n065.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE QUE TODAS AS COMPRAS, E CONTRATAÇÕES DE SERVIÇOS E PROFISSIONAIS DA SAÚDE REALIZADAS PELO EXECUTIVO MUNICIPAL DE CIDREIRA NO COMBATE AO COVID-19 SEJAM INFORMADAS A CÂMARA MUNICIPAL ATENDENDO A EXCEPCIONALIDADE DA PANDEMIA."</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/190/pl_n066.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/190/pl_n066.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE ALIMENTO NO MUNICÍPIO DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/191/pl_n067.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/191/pl_n067.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIO"_x000D_
 -ASSISTENTE ADM. FATURAMENTO/SUS</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/192/pl_n068.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/192/pl_n068.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIO"_x000D_
 -FISIOTERAPEUTA</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/206/pl_n069.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/206/pl_n069.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 -13 COZINHEIRAS_x000D_
 -13 SERVENTES DE LIMPEZA</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/199/pl_n070.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/199/pl_n070.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 91 DA LEI MUNICIPAL Nº 2369/2017."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/202/pl_n071.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/202/pl_n071.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.." - TÉCNICO DE ENFERMAGEM</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/233/pl_n072.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/233/pl_n072.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA TRANSFERÊNCIA FINANCEIRA, POR MEIO DE SUBVENÇÃO SOCIAL, AO HOSPITAL DE TRAMANDAÍ, VISANDO IMPLEMENTAR AÇÕES PARA AQUISIÇÃO DE MATERIAIS E EQUIPAMENTOS, BEM COMO ASSISTÊNCIA HOSPITALAR AOS USUÁRIOS E PACIENTES INFECTADOS COM O NOVO CORONAVÍRUS - COVID19-, MEDIANTE A ABERTURA DE LEITOS UTI PARA O MUNICÍPIO E REGIÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/217/pl_n073.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/217/pl_n073.2020.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA BANCO DE EMPREGOS PARA A JUVENTUDE, NO ÂMBITO DO MUNICÍPIO DE CIDREIRA, NA FORMA QUE INDICA."</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/218/pl_n074.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/218/pl_n074.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/234/pl_n075.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/234/pl_n075.2020.pdf</t>
   </si>
   <si>
     <t>"FIXA O SUBSIDIO DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE CIDREIRA PARA A LEGISLATURA DE 2021 A 2024."</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/235/pl_n076.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/235/pl_n076.2020.pdf</t>
   </si>
   <si>
     <t>"FIXA O SUBSIDIO DOS VEREADORES DO MUNICÍPIO DE CIDREIRA PARA A LEGISLATURA DE 2021 A 2024."</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/226/pl_n077.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/226/pl_n077.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR  E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/219/pl_n078.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/219/pl_n078.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE AUXÍLIO EXTRAORDINÁRIO DE COMBATE AO COVID-19 AOS SERVIDORES PÚBLICOS DA SECRETARIA DA SAÚDE DE CIDREIRA EM COMBATE COVID-19."</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Paulo Catarina</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl_n079.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl_n079.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA VIA PÚBLICA NO MUNICÍPIO DE CIDREIRA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl_n080.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl_n080.2020.pdf</t>
   </si>
   <si>
     <t>"DENOMINA EMEI-ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n081.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n081.2020.pdf</t>
   </si>
   <si>
     <t>"SUSPENDE O PRAZO DE VALIDADE DOS CONCURSOS PÚBLICOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/237/pl_n082.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/237/pl_n082.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OFICIALIZAÇÃO DO HINO MUNICIPAL CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/238/pl_n083.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/238/pl_n083.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO MUNICÍPIO DE CIDREIRA O PROJETO "AMIGO DE ESCOLA".</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pl_noi084.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pl_noi084.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA SUSPENSÃO DO RECOLHIMENTO DAS PARCELAS DOS TERMOS DE ACORDO DE PARCELAMENTO, POR MOTIVOS DE CALAMIDADE PÚBLICA E ENFRENTAMENTO DO CORONAVÍRUS(COVID-19), E AUTORIZA O PARCELAMENTO DAS PARCELAS SUSPENSAS NÃO RECOLHIDAS, NOS TERMOS DA LCF Nº173/2020..."</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pl_no085.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pl_no085.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDENCIÁRIOS E ACORDO DE PARCELAMENTO COM O FUNDO MUNICIPAL DE SEGURIDADE SOCIAL DE CIDREIRA"</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Carlão</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/256/pl_n086.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/256/pl_n086.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ADAPTAÇÃO DE PARTE DOS BRINQUEDOS E EQUIPAMENTOS DAS PRAÇAS DE LAZER PÚBLICA ÀS NECESSIDADES DAS CRIANÇAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA."</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/267/pl_n087.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/267/pl_n087.2020.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/268/pl_n088.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/268/pl_n088.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_089.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_089.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 - OFÍCIO Nº 109/2020-SEMA ALTERAÇÃO TEM OBJETIVO DOTAR FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE NO VALOR DE R$5.000,00 QUE SERÁ SUBTRAÍDO DO VALOR CONSIGNADO PARA O FUNDO MUNICIPAL DO IDOSO._x000D_
 - EMENDA IMPOSITIVA AO PROJETO DE LEI Nº 089/2020 DESTINA: R$ 438.000,00 CONSTRUÇÃO DE UM ESF ESTRATÉGIA SAÚDE DA FAMÍLIA; R$ 120.000,00 REFORMA CORPO DE BOMBEIRO; R$ 318.000,00 CERCAMENTO ELETRÔNICO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n090.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n090.2020.pdf</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/270/pl_n091.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/270/pl_n091.2020.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_092.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_092.2020.pdf</t>
   </si>
   <si>
     <t>"DÁ NOMENCLATURA À PISTA DE SKATE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/282/projeto_de_lei_093.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/282/projeto_de_lei_093.2020.pdf</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_de_lei_094.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_de_lei_094.2020.pdf</t>
   </si>
   <si>
     <t>"RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO, MINISTRADOS POR PROFISSIONAL DE EDUCAÇÃO FÍSICA, COMO ESSENCIAIS PARA A POPULAÇÃO DO MUNICÍPIO DE CIDREIRA EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS."</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_095.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_095.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS." - ENFERMEIRO, TÉC. ENFERMAGEM, TÉC. RADIOLOGIA, RECEPCIONISTA 24H, SERVENTE, CONDUTOR AMBULÂNCIA. EMENDA ADITIVA AO PROJETO DE LEI Nº 095/2020 - MODIFICA-SE: ART. 2º (...) -OS CONTRATOS DOS PROFISSIONAIS SERÃO CELEBRADOS ATRAVÉS DE PROCESSO SELETIVO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_096.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_096.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CRIAR O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E DISPÕE SOBRE O FUNDO MUNICIPAL DE POLÍTICAS PÚBLICAS PARA A MULHER."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/334/projeto_de_lei__097.2020-mesclado.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/334/projeto_de_lei__097.2020-mesclado.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CIDREIRA PARA EXERCÍCIO FINANCEIRO DE 2021." -EMENDA MODIFICATIVA REFERENTE AO ARTIGO 7º E 8º.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_098.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_098.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIU CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_099.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_099.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS." - MÉDICO CLINICO GERAL / MÉDICO SAÚDE DA FAMÍLIA / TÉCNICO EM ENFERMAGEM</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_100.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_100.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXECPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS." - ENFERMEIRO SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/29/pedido_de_providencias_01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/29/pedido_de_providencias_01.2020.pdf</t>
   </si>
   <si>
     <t>"Que seja feito uma reforma nas bocas-de-lobo na Av. Fausto Borba Prates."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/30/pedido_de_providencias_02.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/30/pedido_de_providencias_02.2020.pdf</t>
   </si>
   <si>
     <t>"Que coloque quebra molas em frente à Escola Alfredo Pedro da Silva e na EMEI Tio Jorge Calderon."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/33/pedido_de_providencias_03.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/33/pedido_de_providencias_03.2020.pdf</t>
   </si>
   <si>
     <t>"Solicito que seja feito a limpeza da Rua Cauduro."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/34/pedido_de_providencias_04.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/34/pedido_de_providencias_04.2020.pdf</t>
   </si>
   <si>
     <t>"Solicito que seja refeito o calçamento da Rua Osvaldo Aranha... ."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/37/pedido_providencia_n005.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/37/pedido_providencia_n005.2020.pdf</t>
   </si>
   <si>
     <t>Levantamento e reposição do calçamento da Rua Osmar Antônio da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/38/pedido_providencia_n006.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/38/pedido_providencia_n006.2020.pdf</t>
   </si>
   <si>
     <t>Colocação de um abrigo na última parada de ônibus da Transflor.</t>
   </si>
   <si>
     <t>Sueli Sú</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/39/pedido_providencia_n007.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/39/pedido_providencia_n007.2020.pdf</t>
   </si>
   <si>
     <t>"Regularização do terreno da Capela Mortuária Municipal."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/40/pedido_providencia_n008.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/40/pedido_providencia_n008.2020.pdf</t>
   </si>
   <si>
     <t>"Recuperação do asfalto na esquina da Avenida Manoel Braz de Lima com a Travessa do Ginásio."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/41/pedido_providencias_n009.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/41/pedido_providencias_n009.2020.pdf</t>
   </si>
   <si>
     <t>"Reparo na pavimentação do cruzamento entre a Rua Primo Saraiva e Rua Arildo Luiz da Rosa Pinto."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/53/pedido_providencia_n010.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/53/pedido_providencia_n010.2020.pdf</t>
   </si>
   <si>
     <t>"Providências quanto à limpeza da Rua Osvaldo Aranha."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_providencia_n011.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_providencia_n011.2020.pdf</t>
   </si>
   <si>
     <t>"Recuperação do Calçamento na rua da Divisa".</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/55/pedido_providencia_n012.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/55/pedido_providencia_n012.2020.pdf</t>
   </si>
   <si>
     <t>"Reiterado o pedido de providências n° 045/2019".</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/87/pedido_de_providencias_n013.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/87/pedido_de_providencias_n013.2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CANALIZAÇÃO VALÃO DA RUA 12.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/88/pedido_de_providencias_n014.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/88/pedido_de_providencias_n014.2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LIMPEZA DA RUA 11.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pedido_de_providencias_n015.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pedido_de_providencias_n015.2020.pdf</t>
   </si>
   <si>
     <t>"SOLICITO QUE SEJA FEITO LIMPEZA CORREDOR QUE DÁ ACESSO A PRAIA. TRECHO DA AV. MOSTARDEIRO ATÉ A PRAIA."</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/140/pedido_de__providencia_n016.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/140/pedido_de__providencia_n016.2020.pdf</t>
   </si>
   <si>
     <t>REITERA O PEDIDO DE PROVIDÊNCIA Nº 001/2018 - REPARO E LEVANTAMENTO DA RUA 13.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/141/pedido_de_providencia_n017.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/141/pedido_de_providencia_n017.2020.pdf</t>
   </si>
   <si>
     <t>REPARO E LEVANTAMENTO DA AVENIDA ITÁLIA DA CENTRAL ATÉ A AV. MOSTARDEIRO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/142/pedido_de_providencia_n18.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/142/pedido_de_providencia_n18.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA VIELA DO LADO DO ANTIGO DEPÓSITO DE GÁS FRIDERICHS NO BAIRRO NAZARÉ.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/146/pedido_de_providencia_n020.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/146/pedido_de_providencia_n020.2020.pdf</t>
   </si>
   <si>
     <t>REPARO DO ASFALTO NA RUA GENERAL OSÓRIO</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/147/pedido_de_providencia_n021.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/147/pedido_de_providencia_n021.2020.pdf</t>
   </si>
   <si>
     <t>REINTERO PEDIDO CALÇAMENTO DA RUA UNIÃO, TRECHO COMPREENDIDO ENTRE AS RUAS 15 E 18.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_providencia_n022.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_providencia_n022.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO PARQUE 8, FUNDOS DA CANCHA DE BOCHA ABAC NA RUA 9.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/157/pedido_providencia_n023.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/157/pedido_providencia_n023.2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LEVANTAMENTO E REPOSIÇÃO DO CALÇAMENTO DA RUA TULIPA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pedido_de_providencias_n024.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pedido_de_providencias_n024.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO REPAROS EM TODAS AS PASSARELAS DE MADEIRA QUE DÃO ACESSO A ORLA MARÍTIMA DO MUNICÍPIO DE CIDREIRA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/170/pedido_de_providencias_n025.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/170/pedido_de_providencias_n025.2020.pdf</t>
   </si>
   <si>
     <t>FEITO REPARO NO CONCRETO SOBRE TUBULAÇÃO NA AV PEDRO RIBEIRO DA SILVA, ATRÁS DA PRAÇA DE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/171/pedido_de_providencias_n026.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/171/pedido_de_providencias_n026.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA 10 Nº 4107 BAIRRO NAZARÉ</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_providencias_n027.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_providencias_n027.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO VALO NO PARQUE (IV) TRECHO RUA ASSIS CARDOSO DIAS Nº2111 ATÉ AV MOSTARDEIRO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_providencias_n028.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_providencias_n028.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO TERRENO NA RUA NEWTON TEIXEIRA 118 SALINAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/176/pedido_de_providencias_n029.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/176/pedido_de_providencias_n029.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REPAROS NA AV. OSVALDO ARANHA Nº 2748 ATÉ O FINAL DA RUA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/177/pedido_de_providencias_n030.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/177/pedido_de_providencias_n030.2020.pdf</t>
   </si>
   <si>
     <t>REPARO NO BURACO E DESNÍVEL NA AV. FAUSTO BORBA PRATES ESQUINA AV. CIDREIRA (FRENTE A REDEMAC).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/184/pedido_de_providencias_n031.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/184/pedido_de_providencias_n031.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA ORQUÍDEA ENTRE A RUA PAPAGAIO E MARTIM PESCADOR.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/193/pedido_de_providencias_n032.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/193/pedido_de_providencias_n032.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINA JUNTO AO MEIO FIO:_x000D_
 - RUA AJAECIR NUNES DA SILVEIRA ESQUINA AV. CALABRIA_x000D_
 - AV. CALABRIA ATÉ FAUSTO BORBA PRATES.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/194/pedido_de_providencias_n033.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/194/pedido_de_providencias_n033.2020.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DA RUA OSMAR ANTÔNIO DA SILVA ENTRE Nº 4333 A Nº 4479 NO BAIRRO PARQUE DOS PINOS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/195/pedido_de_providencias_n034.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/195/pedido_de_providencias_n034.2020.pdf</t>
   </si>
   <si>
     <t>SEJAM TROCADAS LÂMPADAS QUEIMADAS POSTES RUA SILVEIRA MARTINS ENTRE Nº 2851 AO Nº 2863 BAIRRO NAZARÉ.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pedido_de_providencias_n035.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pedido_de_providencias_n035.2020.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS MANUTENÇÃO DA CALHA DA RUA TRAVESSA DO SAPO</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pedido_de_providencias_n036.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pedido_de_providencias_n036.2020.pdf</t>
   </si>
   <si>
     <t>REPARO NO ASFALTO NA RUA CRISTIANE MARQUES PRANDI.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pedido_de_providencias_n037.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pedido_de_providencias_n037.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAMPINA DA RUA NOEL ROSA NO BAIRRO SALINAS, DA RS 786 ATÉ RUA VALDIR AZEVEDO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pedido_de_providencias_n038.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pedido_de_providencias_n038.2020.pdf</t>
   </si>
   <si>
     <t>FEITO COM URGÊNCIA O LEVANTAMENTO DA RUA IDALINO FERREIRA FRAGA, TRECHO ENTRE RUA TRINTA E TRÊS E RUA LÍDIA SILVEIRA SARAIVA BEM COMO INSTALAÇÃO DE BUEIROS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/216/pedido_de_providencias_n039.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/216/pedido_de_providencias_n039.2020.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA ESQUINA DA RUA QUERO-QUERO COM A RUA GERÂNIO - COSTA DO SOL.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/223/pedido_de_providencias_n040.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/223/pedido_de_providencias_n040.2020.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LÂMPADAS NA RUA ANDE SILVA ENTRE O NÚMERO 109 AO NÚMERO 145 NO BAIRRO SALINAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/224/pedido_de_providencias_n041.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/224/pedido_de_providencias_n041.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO PROVIDÊNCIA Nº 001/2020 - QUE SEJA FEITA UMA REFORMA NAS BOCAS DE LOBO NA AVENIDA FAUSTO BORBA PRATES NO TRECHO ENTRE A RÓTULA ATÉ A ESQUINA COM A RUA JOÃO AUGUSTO DA SILVA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pedido_de_providencias_n042.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pedido_de_providencias_n042.2020.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PRAÇA DE RECREAÇÃO SITUADA AO LADO DA ASSOCIAÇÃO AMVERCOL, NO BAIRRO COSTA DO SOL.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_providencias_n043.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_providencias_n043.2020.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A COLOCAÇÃO DA PLACA REFERENTE A OBRA DA PISTA DE SKATE LOCALIZADA NO CALÇADÃO KANITÃ, CONTENDO:_x000D_
 -VALOR TOTAL DO OBJETO DA OBRA_x000D_
 -FONTE DOS RECURSOS INVESTIDOS_x000D_
 -DATA DE INÍCIO_x000D_
 -PRAZO DE ENTREGA_x000D_
 -OBJETO DO CONTRATO_x000D_
 -RESPONSÁVEL TÉCNICO</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pedido_de_providencias_n044.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pedido_de_providencias_n044.2020.pdf</t>
   </si>
   <si>
     <t>FEITO COM URGÊNCIA O REPARO DA CERCA DE MADEIRA DO MURO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL TIO MOISÉS NO BAIRRO COSTA DO SOL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pedido_de_providencias_n045.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pedido_de_providencias_n045.2020.pdf</t>
   </si>
   <si>
     <t>QUANTO A LIMPEZA DO TERRENO NA RUA ANTÔNIO JOSÉ RIBEIRO (ANTIGA RUA DOIS) EM FRENTE AO Nº 2175 CENTRO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/265/pedido_de_providencias_n046.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/265/pedido_de_providencias_n046.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO A LIMPEZA E CAPINA DA RUA NOSSA SENHORA APARECIDA, TRECHO QUE COMPREENDE DA RUA PODALIRIO DE SOUZA MACHADO ATÉ AV. ANTÔNIO CAETANO DE FRAGA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/283/pedido_de_providencias_047.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/283/pedido_de_providencias_047.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO CAMPINA E LIMPEZA NA RUA GETÚLIO VARGAS, TRECHO ENTR Nº1667 E Nº 1644.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/288/pedido_de_providencias_048.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/288/pedido_de_providencias_048.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO TROCA DE LÂMPADAS NA RUA AJAECIR NUNES DA SILVEIRA ENTRE NÚMEROS 5552 A 5580.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/289/pedido_de_providencias_049.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/289/pedido_de_providencias_049.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITA REPINTURA DA BORBOLETA NO ASFALTO TRECHO AV. FAUSTO BORBA PRATES ENTRE A RUA UNIÃO E RUA PRIMO SARAIVA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/292/pedido_de_providencias_050.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/292/pedido_de_providencias_050.2020.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PRAÇA AO LADO DA AMVERCOL, BAIRRO COSTA DO SOL.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pedido_de_providencias_051.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pedido_de_providencias_051.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO A TROCA DE LÂMPADAS DA RUA PAPOULA EM FRENTE AO Nº 95.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/294/pedido_de_providencias_052.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/294/pedido_de_providencias_052.2020.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SAIBRO NA RUA PAPOULA TRECHO ENRE A RUA ANDORINHO E AV. NILSON SANTANA DOS SANTOS, COSTA DO SOL.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/295/pedido_providencias_053.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/295/pedido_providencias_053.2020.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL NA PASSARELA QUE DÁ ACESSO A PRAIA NO BAIRRO SALINAS, PONTO DE REFERÊNCIA CONDOMÍNIO SOL E MAR, RUA ALTEMAR DUTRA 141.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/296/pedido_providencias_054.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/296/pedido_providencias_054.2020.pdf</t>
   </si>
   <si>
     <t>PROCEDA COM URGÊNCIA SERVIÇOS DE LIMPEZA DOS TERRENOS BALDIOS, SITUADOS NA RUA CRAVO 2839 (FRENTE AO COMÉRCIO AMARELINHO), ESQUINA COM RUA ANDORINHA, NA COSTA DO SOL.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pedido_de_providencias_055.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pedido_de_providencias_055.2020.pdf</t>
   </si>
   <si>
     <t>SEJA COLOCADO UM QUEBRA-MOLAS NA AVENIDA BEIRA MAR NAS PROXIMIDADES DA PISTA DE SKATE.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/308/pedido_de_providencias_056.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/308/pedido_de_providencias_056.2020.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A MANUTENÇÃO DA PRAÇA AO LADO DA AMVERCOL NO BAIRRO COSTA DO SOL.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/309/pedido_de_providencias_057.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/309/pedido_de_providencias_057.2020.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A LIMPEZA DO VALO LOCALIZADO NO PARQUE V, ENTRE AV MOSTARDEIROS E A RUA OSVALDO ARANHA BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pedido_de_providencias_058.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pedido_de_providencias_058.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A TROCA DE LÂMPADAS NA RUA ARNALDO JOSÉ BERGER TRECHO QUE COMPREENDE DO NÚMERO1940 A 2032.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pedido_de_providencias_059.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pedido_de_providencias_059.2020.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS FAIXAS DE PEDESTRES NO BAIRRO COSTA DO SOL NA TRAVESSIA DA RS 786 NOS PONTOS RELACIONADOS: FRUTEIRÃO DA PRAIA, SEGURANÇA GARRA, AV. DOS PARDAIS, SUPER LITORAL, RUA CANÁRIO, MERCADO DALLAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pedido_de_providencias_060.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pedido_de_providencias_060.2020.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS FAIXAS DE PEDESTRES NO BAIRRO ILDO MENEGHETTI, NA TRAVESSIA DA RS 786 NOS PONTOS RELACIONADOS: SANTUÁRIO DA IEMANJÁ, AV. D., ESCOLA ILDO MENEGHETTI, SUPER LITORAL, MADEIREIRA CONSTRULAR.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pedido_de_providencias_061.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pedido_de_providencias_061.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO DE PROVIDÊNCIAS Nº 162/2017 E QUE SEJA COLOCADO REDUTORES DE VELOCIDADE NA AVENIDA CALÁBRIA, DA AVENIDA MOSTARDEIRO ATÉ A RUA 13.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pedido_de_providencias_062.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pedido_de_providencias_062.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO DE PROVIDÊNCIAS Nº 53/2019 E PROVIDÊNCIAS QUANTO O LEVANTAMENTO E A REPOSIÇÃO DO CALÇAMENTO DA RUA TULIPA DO Nº 2595 ATÉ A RUA TANGARÁ APROXIMADAMENTO 75 METROS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/325/pedido_de_providencias_063.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/325/pedido_de_providencias_063.2020.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE PROVIDÊNCIAS Nº 154/2017 E QUE SEJA FEITO UMA FORMA NA CAPELA MORTUÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pedido_de_providencias_064.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pedido_de_providencias_064.2020.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE PROVIDÊNCIAS Nº 058/2018 E PROVIDÊNCIAS QUANTO AO LEVANTAMENTO E A REPOSIÇÃO DO CALÇAMENTO DA RUA SILVEIRA MARTINS TRECHO COMPREENDIDO DA RUA LÍDIA S. SARAIVA ATÉ A RUA 32.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Ruben Rosa</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pedido_de_providencias_065.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pedido_de_providencias_065.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, NA AVENIDA BEIRA MAR, NOS NÚMEROS 5061, 5093 E 5133 (FALTA LUMINÁRIA) NO BAIRRO NAZARÉ.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pedido_de_providencias_066.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pedido_de_providencias_066.2020.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO O CONSERTO DA PAVIMENTAÇÃO EM BLOQUETES NA AVENIDA BEIRA MAR, EM FRENTE AOS NÚMEROS 5061 E 5081 NO BAIRRO NAZARÉ.</t>
   </si>
   <si>
     <t>MENSA</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/6/mensagem_1_-_pl_n_01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/6/mensagem_1_-_pl_n_01.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 01 de 2020</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/7/mensagem_2_-_pl_n_02.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/7/mensagem_2_-_pl_n_02.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 02 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/8/mensagem_3_-_pl_n_05.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/8/mensagem_3_-_pl_n_05.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 03 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/9/mensagem_4_-_pl_n_06.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/9/mensagem_4_-_pl_n_06.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 04 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/10/mensagem_5_pl_n_07.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/10/mensagem_5_pl_n_07.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 05 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/11/mensagem_6_pl_n_08.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/11/mensagem_6_pl_n_08.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 06 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/12/mensagem_7_pl_n_09.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/12/mensagem_7_pl_n_09.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 07 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/13/mensagem_8_-_pl_n_12.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/13/mensagem_8_-_pl_n_12.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 08 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/14/mensagem_9_-_pl_n_13.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/14/mensagem_9_-_pl_n_13.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 09 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/15/mensagem_10_-_pl_n_14.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/15/mensagem_10_-_pl_n_14.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 10 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/45/mensagem_011_pl_n016.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/45/mensagem_011_pl_n016.2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar pessoal para atender necessidade temporária de excepcional interesse público, e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/46/mensagem_012_pl_n017.2020.pdf</t>
-[...29 lines deleted...]
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mensagem_022_pl_n030.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/46/mensagem_012_pl_n017.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/48/mensagem_013_pl_n018.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/57/mensagem_014_pl_n019.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/58/mensagem_015_pl_n020.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/59/mensagem_n016_pl021.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/60/mensagem_017_pl_n022.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/61/mensagem_18_pl_23.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/62/mensagem019_pl_n024.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/89/mensagem_020_pl_n028.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/86/mensagem_021_pl_n029.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mensagem_022_pl_n030.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/82/mensagem_023_pl_n031.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/82/mensagem_023_pl_n031.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO..."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/91/mensagem_024_pl_n032.2020.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/99/mensagem_n30_pl_n041.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/91/mensagem_024_pl_n032.2020.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/99/mensagem_n30_pl_n041.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIO DE EXCEPCIONAL INTERESSE PÚBLICO.." _x000D_
 -TÉCNICO DE RADIOLOGIA</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/101/mensagem_n031_pl_n042.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/101/mensagem_n031_pl_n042.2020.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/103/mensagem_n032_pl_n043.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/103/mensagem_n032_pl_n043.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PESSOAL PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.."_x000D_
 -SERVENTE DE LIMPEZA</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/105/mensagem_n033_pl_n044.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/105/mensagem_n033_pl_n044.2020.pdf</t>
   </si>
   <si>
     <t>" RECONHECE A CALAMIDADE PÚBLICA MUNICIPAL CONVALIDA AS MEDIDAS DISCIPLINADAS NO DECRETO MUNICIPAL Nº029/03/2020, AUTORIZA A PRORROGAÇÃO DE VENCIMENTO DÍVIDAS DE NATUREZA TRIBUTÁRIA.."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/97/mensagem_n034_pl_n037.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/97/mensagem_n034_pl_n037.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ARTIGO 5º, DA LEI MUNICIPAL Nº 2116/2015, MODIFICADO PELAS LEIS MUNICIPAIS Nº2543/2018 E 2581/2019."</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pauta</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/31/pauta_001-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/31/pauta_001-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 03 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/32/pauta_10.02.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/32/pauta_10.02.2020.pdf</t>
   </si>
   <si>
     <t>Pauta da Sessão de 10 de fevereiro de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/77/pauta_003-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/77/pauta_003-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 17 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/78/pauta_004-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/78/pauta_004-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 26 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/79/pauta_005-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/79/pauta_005-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 02 DE MARÇO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/74/pauta_006-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/74/pauta_006-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 09 DE MARÇO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/80/pauta_007-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/80/pauta_007-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 16 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/122/pauta_008-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/122/pauta_008-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 23 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/123/pauta_009-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/123/pauta_009-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/124/pauta_010-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/124/pauta_010-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 06 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pauta_011-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pauta_011-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 20 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pauta_012-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pauta_012-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 27 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pauta_013-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pauta_013-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 04 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pauta_014-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pauta_014-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 11 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pauta_015-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pauta_015-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 18 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pauta_016-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pauta_016-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 25 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pauta_017-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pauta_017-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 01 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/243/pauta_018-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/243/pauta_018-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 08 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/244/pauta_019-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/244/pauta_019-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 15 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pauta_020-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pauta_020-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 22 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/246/pauta_021-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/246/pauta_021-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 29 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/247/pauta_022-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/247/pauta_022-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 06 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/248/pauta_023-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/248/pauta_023-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 13 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/249/pauta_024-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/249/pauta_024-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 03 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/250/pauta_025-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/250/pauta_025-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 10 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pauta_026-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pauta_026-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 17 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pauta_027-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pauta_027-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 24 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pauta_028-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pauta_028-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 31 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pauta_029-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pauta_029-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 08 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/260/pauta_030-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/260/pauta_030-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 14 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/261/pauta_031-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/261/pauta_031-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 21 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/262/pauta_032-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/262/pauta_032-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 28 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pauta_033-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pauta_033-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 05 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/281/pauta_034-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/281/pauta_034-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 13 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pauta_035-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pauta_035-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 19 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/302/pauta_036-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/302/pauta_036-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 26 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/303/pauta_037-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/303/pauta_037-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 03 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/310/pauta_038-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/310/pauta_038-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 09 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/311/pauta_039-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/311/pauta_039-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 16 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pauta_040-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pauta_040-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 23 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pauta_041-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pauta_041-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 30 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pauta_042-2020_ordinaria.docx</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pauta_042-2020_ordinaria.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 07 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_01.2020.pdf</t>
   </si>
   <si>
     <t>Solicito que seja incluído na Lei Municipal 2593 de 2019, Lei que instituiu a Regularização Fundiária Urbana (REURB), a área indicada Parque 4, quarteirão formado pela Av. Fausto Borba Prates e Rua 7, confrontando-se com a Av. Calábria e Rua Albino Fortuna.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_02.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_02.2020.pdf</t>
   </si>
   <si>
     <t>"Que seja feito a pintura da faixa de segurança na Av. Fausto Borba Prates, em frente a Lancheria Bistrô da Vó Ana n° 3447 e o Rebaixo do meio-fio da ciclovia para dar acesso aos pedestres e cadeirantes."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_03.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_03.2020.pdf</t>
   </si>
   <si>
     <t>"Que seja colocado lixeiras em todo o trecho da Av. Fausto Borba Prates."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_04.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_04.2020.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a Lei Municipal n° 858/2000 e 1.232/2004</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_n005.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_n005.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de pavimentação em frente a escola Ildo Meneghette.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/50/pedido_indicacao_n006.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/50/pedido_indicacao_n006.2020.pdf</t>
   </si>
   <si>
     <t>Reiterado o pedido de Indicação nº 035/2019</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/51/pedido_indicacao_n007.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/51/pedido_indicacao_n007.2020.pdf</t>
   </si>
   <si>
     <t>"Solicitado projetos de leis de revisão do quadro do funcionalismo municipal de todos os níveis."</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/72/pedido_indicacao_n008.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/72/pedido_indicacao_n008.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO CONTÊINER PARA RECOLHIMENTO DE LIXO EM FRENTE A LANCHERIA BISTRÔ DA VÓ ANA.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/71/pedido_indicacao_n009.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/71/pedido_indicacao_n009.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA COLOCADO CASCOTE OU SAIBRO NA EXTENSÃO DA RUA MARGARIDA.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_n10.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_n10.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA EGR SINALIZAR A CURVA ACENTUADA NA ERS 784 PRÓXIMO A ENTRADA DA ESTRADA DA FORTALEZA.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_n11.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_n11.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO PROJETO DE LEI CRIANDO NA ESTRUTURA ADMINISTRATIVA A SECRETARIA DE CULTURA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/73/pedido_indicacao_n0012.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/73/pedido_indicacao_n0012.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO LEGISLATIVO O PROJETO DE LEI QUE CRIA A SECRETARIA DE ZONA NORTE.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_n013.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_n013.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO LEGISLATIVO O PROJETO DE LEI QUE CRIA A SECRETARIA DA ZONA NORTE.</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_n014.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_n014.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O CONCERTO NO TELHADO DO PÓRTICO DO SANTUÁRIO DE YEMANJA</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_n015.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_n015.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO LIMPEZA NO TERRENO NA RUA 19.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n016.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n016.2020.pdf</t>
   </si>
   <si>
     <t>ESTUDO ACERCA DA VIABILIDADE DE INSTALAÇÃO LUMINÁRIAS E CASO HAJA QUE O MESMO SEJA EXECUTADO</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_n017.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_n017.2020.pdf</t>
   </si>
   <si>
     <t>"SOLICITO MATERIAL RETIRADO DA AV MOSTARDEIRO SEJA REUTILIZADO NA RUA JOÃO BECKER."</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_n018.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_n018.2020.pdf</t>
   </si>
   <si>
     <t>"SOLICITO PAGAMENTO DE ADICIONAL DE INSALUBRIDADE PARA PROFISSIONAIS DA ÁREA DA SAÚDE QUE ESTEJAM ENVOLVIDOS DIRETAMENTE NO ATENDIMENTO DURANTE A PANDEMIA, PAGAMENTO SUPLEMENTAR DE 20%."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_n019.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_n019.2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO PARA CONTINUIDADE DO CALÇADÃO COM A CICLOVIA AV FAUSTO BORBA PRATES ATÉ AV ITÁLIA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/159/indicacao_n020.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/159/indicacao_n020.2020.pdf</t>
   </si>
   <si>
     <t>REINTERO PEDIDO DE INDICAÇÃO CALÇAMENTO NA AV. C. NO BAIRRO ILDO MENEGUET.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/160/indicacao_n021.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/160/indicacao_n021.2020.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE DO CALÇADÃO COM A CICLOVIA AV. FAUSTO BORBA PRATES DA AV. JULIO BRUNELI ATÉ AV. ITÁLIA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_n022.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_n022.2020.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BAIRRO PARQUE DOS PINUS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_n023.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_n023.2020.pdf</t>
   </si>
   <si>
     <t>DETERMINE ESTUDOS TÉCNICOS, AFIM DE VIABILIZAR A CONSTRUÇÃO DE EXTENSÃO DE REDE DE ENERGIA ELÉTRICA, TRECHO ENTRE Nº 4200 E O Nº 4351, NA ESTRADA ANTÔNIO PACHECO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_n024.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_n024.2020.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLOSÃO DE DOIS PRÉDIOS EM RUÍNAS E CONSEQUENTIMENTE A RETIRADA DOS ENTULHOS NA RUA AO LADO DO GINÁSIO DE ESPORTES DA ESCOLA ILDO MENEGUETTI.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_n025.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_n025.2020.pdf</t>
   </si>
   <si>
     <t>SEJA COLOCADO LUMINÁRIA COMPLETA NA RS 784 Nº2700.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_n026.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_n026.2020.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ESTABELEÇA DIRETRIZES PARA ORGANIZAÇÃO E NORMALIZAÇÃO DA APLICAÇÃO DE 1/3 DE HORA DAS ATIVIDADES NAS UNIDADES DE ENSINO DA REDE MUNICIPAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_n027.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_n027.2020.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DA RUA 16 BAIRRO NAZARÉ DA AV. PODALÍRIO MACHADO DA SILVA ATÉ RS 784.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_n028.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_n028.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - REMOÇÃO DE UM POSTE LOCALIZADO ENTRE AS DUAS VIAS DA AV. FAUSTO BORBA PRATES, PRÓXIMO À BRIGADA MILITAR DE CIDREIRA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_n029.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_n029.2020.pdf</t>
   </si>
   <si>
     <t>BANCADA PSB - INSTALAÇÃO DE PARADAS DE ÔNIBUS NOS PRINCIPAIS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_n030.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_n030.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA INCLUIDO NO PROJETO JÁ INICIADO O RESTANTE DA RUA A PARTIR DA AV. FAUSTO BORBA PRATES ATÉ O LIMITE DA RUA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_n031.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_n031.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO Nº 18/2020 "SOLICITO VIABILIZE PAGAMENTO DE ADICIONAL DE INSALUBRIDADE PARA OS PROFISSIONAIS DA ÁREA DA SAÚDE" E QUE SE CUMPRA A LEI MUNICIPAL Nº2641/2019.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_n032.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_n032.2020.pdf</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO E EXECUTADO SERVIÇOS DE REPOSIÇÃO DE CALÇAMENTO NA RUA TULIPA (TRECHO DE APROXIMADAMENTE 75 METROS).</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_n033.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_n033.2020.pdf</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADO E EXECUTADO SERVIÇOS DE CALÇAMENTO NA RUA UNIÃO TRECHO COMPREENDIDO ENTRE A RUA 15 E RUA 18.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_n034.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_n034.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SE FAÇA CUMPRIR A LEI MUNICIPAL Nº 667/98 BEM COMO A PORTARIA FEDERAL Nº 453/98.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_n035.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_n035.2020.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO E LEVANTAMENTO DO CALÇAMENTO DO LEITO DO PARQUE V, ATUAL RUA ANTÔNIO JOSÉ RIBEIRO E A RETIRADA DA LAMA, DA ÁGUA ESTAGNADA, DO LIXO E DA VEGETAÇÃO QUE TOMAM CONTA DA VIA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n036.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n036.2020.pdf</t>
   </si>
   <si>
     <t>ESTUDO ACERCA DA VIABILIDADE DE CONSTRUÇÃO DE TUBULAÇÃO NA AV. ITALIA E MELHORIAS NO ACESSO A RUA ARNALDO JOSÉ BERGER.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n037.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n037.2020.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA RUA 13 NÚMERO 560 ATÉ A AVENIDA CALÁBRIA, SENDO QUE JÁ POSSUI POSTE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n038.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n038.2020.pdf</t>
   </si>
   <si>
     <t>QUE SE CUMPRA A LEI MUNICIPAL Nº 1691/2009 DISPÕE SOBRE A SEMANA MUNICIPAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n039.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n039.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO NOME NO MONUMENTO CONCHA ACÚSTICA DENOMINADO RODRIGO DE ALMEIDA NETO CONFORME LEI MUNICIPAL Nº 2343/2017 NO PRAZO DE 15 DIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_n040.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_n040.2020.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO AO GERENTE DA CORSAN-CIDREIRA-VISA ATENDER NECESSIDADES BÁSICAS DE DEZENAS DE FAMÍLIAS PARA QUE SEJAM REALIZADOS ESTUDOS E A CONSTRUÇÃO DE EXTENSÃO DE REDE D'ÁGUA NA RUA MARGARIDA, TRECHO COMPREENDIDO ENTRE AS RUAS QUERO-QUERO E JOÃO DE BARRO NA COSTA DO SOL.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pedido_de_indicacao_041.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pedido_de_indicacao_041.2020.pdf</t>
   </si>
   <si>
     <t>ESTUDO ACERCA DA VIABILIDADE DE CONSTRUÇÃO DE TUBULAÇÃO COM BOCAS DE LOBO NA AV PAMPA TRECHO ENTRE RUAS GETÚLIO VARGAS E FRANCISCO ANTÔNIO DE MELO PARA ESCOAMENTO DA ÁGUA DA CHUVA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/284/pedido_de_indicacao_042.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/284/pedido_de_indicacao_042.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESTUDO ACERCA DA VIABILIDADE DE MELHORIAS NA RUA LÍRIO, TRECHO ENTRE RUAS JOÃO DE BARRO E MARTIN PESCADOR. CASO HAJA VIABILIDADE QUE O MESMO SEJA EXECUTADO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_043.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_043.2020.pdf</t>
   </si>
   <si>
     <t>ESTUDO ACERCA DA VIABILIDADE INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA RUA NOSSA SENHORA APARECIDA EM FRENTE AO NÚMERO 242. CASO HAJA VIABILIDADE QUE O MESMO SEJA EXECUTADO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_044.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_044.2020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A INSTALAÇÃO DE UM CHUVEIRINHO NO TRECHO DA RUA ALTEMAR DUTRA, Nº 141, PONTO DE REFERÊNCIA CONDOMÍNIO SOL E MAR NO BAIRRO SALINAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_045.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_045.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESTUDO ACERCA DA VIABILIDADE DE INSTALAÇÃO DE SEMÁFAROS COM A MÁXIMA URGÊNCIA NA ROTATÓRIA QUE FAZ LIGAÇÃO ENTRE AS AVENIDAS FAUSTO BORBA PRATES E GIOCOMO CARNIEL.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_046.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_046.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS AO EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA ERS 786, FRENTE AO PSF CAMINHOS DO FAROL E A PEIXARIA SÃO JORGE, SALINAS/NAZARÉ.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao__047.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao__047.2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DETERMINE À SECRETARIA MUNICIPAL DE OBRAS, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE E FAIXA PARA PEDESTRES NA AV. ALFREDO PEDRO DA SILVA, PARQUE DOS PINUS, EM FRENTE A EMEI TIO JORGE CALDERON, DA ESCOLA MUNICIPAL ALFREDO PEDRO, E NA RUA MANOEL BRAZ DE LIMA EM FRENTE À ESCOLA MUNICIPAL MARCILIO DIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_048.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_048.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUMPRIMENTO INTEGRAL DA LEI MUNICIPAL Nº 2407/2017.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_049.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_049.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO Nº 056/2019 - SOLICITO SEJA FEITO ESTUDO SOBRE VIABILIDADE DE COLOCAÇÃO DE TACHÕES NA AV. FAUSTO BORBA PRATES TRECHO COMPREENDIDO DA ROTATÓRIA ATÉ A ESCOLA RAUL PILLA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_050.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_050.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICAÇÃO Nº 064/2018 - QUE SE CUMPRA A LEI MUNICIPAL Nº 2109/2014 ONDE "CRIA A LEI DE ACESSIBILIDADE AOS PRÉDIOS PÚBLICOS DO MUNICÍPIO DE CIDREIRA."</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_051.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_051.2020.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICAÇÃO Nº 014/2020 - QUE SEJA FEITO O CONCERTO NO TELHADO DO PÓRTICO DO SANTUÁRIO DE IEMANJÁ.</t>
   </si>
   <si>
     <t>PLRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_resolucao_n001.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_resolucao_n001.2020.pdf</t>
   </si>
   <si>
     <t>"Transfere a Sessão Ordinária"</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_resolucao_n002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_resolucao_n002.2020.pdf</t>
   </si>
   <si>
     <t>"TRANSFERE A SESSÃO ORDINÁRIA"</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_resolucao_003.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_resolucao_003.2020.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_resolucao_004.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_resolucao_004.2020.pdf</t>
   </si>
   <si>
     <t>"TRANSFERE SESSÃO ORDINÁRIA"</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_resolucao_005.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_resolucao_005.2020.pdf</t>
   </si>
   <si>
     <t>"REALIZAÇÃO DE SESSÃO SOLENE."</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ante_projeto_lei_n001.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ante_projeto_lei_n001.2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A INSTITUIR CAMPANHA DE INCENTIVO AO EMPLACAMENTO E TRANSFERÊNCIA DE VEÍCULOS AUTOMOTORES NO MUNICÍPIO DE CIDREIRA."</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Gugu Calderon</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/241/ante_projeto_lei_n002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/241/ante_projeto_lei_n002.2020.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O "DIA DO CASAMENTO COMUNITÁRIO" NO ÂMBITO DO MUNICÍPIO DE CIDREIRA, RIO GRANDE DO SUL, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO E PARCERIA PARA REALIZAÇÃO DO CASAMENTO.."</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/116/decreto_n01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/116/decreto_n01.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE EXPEDIENTE INTERNO NO SETOR ADMINISTRATIVO DO PODER LEGISLATIVO MUNICIAL DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/117/decreto_n02.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/117/decreto_n02.2020.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/118/decreto_n03.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/118/decreto_n03.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PERÍODO DE QUARENTENA DO PODER LEGISLATIVO MUNICIAL DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/119/decreto_n04.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/119/decreto_n04.2020.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/120/decreto_n05.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/120/decreto_n05.2020.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/178/decreto_n06.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/178/decreto_n06.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS MEDIDAS DE PREVENÇÃO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE CIDREIRA NO ENFRENTAMENTO AO COVID-19 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/231/decreto_no07.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/231/decreto_no07.2020.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/338/decreto_no09.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/338/decreto_no09.2020.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>OFR</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/126/resposta_pedido_informacao_n02.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/126/resposta_pedido_informacao_n02.2020.pdf</t>
   </si>
   <si>
     <t>Resposta do Pedido de Informação 02 - consta que foi encaminhada as cópias dos decretos expedidos de janeiro a novembro de 2019.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/121/resposta_ao_pedido_de_indicacao_n011.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/121/resposta_ao_pedido_de_indicacao_n011.2020.pdf</t>
   </si>
   <si>
     <t>Ofício 040/2020 -SEMA - Resposta do Executivo referente à indicação informa que no momento é inviável a criação visto a despesa e investimentos na área da saúde com o objetivo de prevenir e combater a epidemia do coronavírus no Município.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/175/resposta_pedido_de_indicacao_n22.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/175/resposta_pedido_de_indicacao_n22.2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 52/2020 - EM RESPOSTA AO PEDIDO DE INDICAÇÃO 22/2020 - SERÃO REALIZADAS AS SOLICITAÇÕES CONFORME ANDAMENTO SECRETARIA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_n01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_n01.2020.pdf</t>
   </si>
   <si>
     <t>"REQUERIMENTO AO PALÁCIO DO PLANALTO, CÂMARA DOS DEPUTADOS E SENADO, SOLICITANDO QUE OS FUNDOS PARTIDÁRIOS E ELEITORAL SEJAM DESTINADOS AO MINISTÉRIO DA SAÚDE."</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/139/mocao_de_repudio_n01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/139/mocao_de_repudio_n01.2020.pdf</t>
   </si>
   <si>
     <t>REPÚDIO - "MOÇÃO DE REPÚDIO ÀS AÇÕES DO DAER NA ERS-786."</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/203/mocao_de_aplausos_n002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/203/mocao_de_aplausos_n002.2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - "PARA O SENHOR EDGAR FLORES CARDOZO POR RELEVANTES SERVIÇOS PRESTADOS."</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/186/veto_total_n01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/186/veto_total_n01.2020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL Nº 001/2020 AO PROJETO DE LEI "INSTITUI O PROGRAMA DE APOIO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 NÃO - 05 AO VETO_x000D_
 SIM - 04 AO VETO</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/263/veto_total_n002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/263/veto_total_n002.2020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL Nº 002/2020 AO PROJETO DE LEI QUE "DENOMINA EMEI-ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 NÃO - 06 AO VETO _x000D_
 SIM - 02 AO VETO</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/275/veto_total_003.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/275/veto_total_003.2020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL Nº 003/2020 AO PROJETO DE LEI QUE "DISPÕE SOBRE A OFICIALIZAÇÃO DO HINO MUNICIPAL DE CIDREIRA E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 - NÃO - 6 AO VETO_x000D_
 - SIM - 3 AO VETO</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/285/resolucao_n01.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/285/resolucao_n01.2020.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/236/resolucao_n002.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/236/resolucao_n002.2020.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/286/resolucao_no003.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/286/resolucao_no003.2020.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/291/resolucao_004.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/291/resolucao_004.2020.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/331/resolucao_005.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/331/resolucao_005.2020.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/272/plc_no_001.2020.pdf</t>
+    <t>http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/272/plc_no_001.2020.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 80, 81 E 82 DA LEI COMPLEMENTAR 019/2020 VISANDO A CONSOLIDAÇÃO DA LEGISLAÇÃO PREVIDENCIÁRIA COM BASE NA EMENDA CONSTITUCIONAL 103/2019"_x000D_
 - SESSÃO EXTRAORDINÁRIA CANCELADO - OFÍCIO EXECUTIVO 080/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3538,68 +3538,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/28/pedido_info_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/52/pedido_informacao_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/134/pedido_informacao_n03.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/135/pedido_informacao_n04.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/168/pedido_informacao_n05.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/169/pedido_informacao_n06.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/179/pedido_informacao_n07.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/196/pedido_informacao_n08.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_informacao_n09.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/201/pedido_informacao_n010.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/207/pedido_informacao_n011.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/208/pedido_informacao_n012.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/210/pedido_informacao_n013.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/211/pedido_informacao_n014.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/212/pedido_informacao_n015.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pedido_informacao_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/298/pedido_de_informacao_017.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pedido_informacao_018.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pedido_informacao_019.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/271/pedido_informacao_no036.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/1/pl_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/2/pl_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/4/pl_n_004.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/5/pl_n_05.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/16/pl_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/17/pl_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/18/pl_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/19/pl_n_09.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/20/pl_n_10.2020_DKs5sBC.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/21/pl_n_11.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/22/pl_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_n_13.2020_lDicBBd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/24/pl_n_14.2020_YP5xufC.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/43/pl_n015.2020_F7l0sHm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/44/pl_n016.2020_GLhkstw.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/47/pl_n017.2020_ZWfNYWa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/49/pl_n018.2020_WxJ25fb.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/56/pl_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/63/pl_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/64/pl_n021.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/65/pl_n022.2020_EEQ5xXj.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/66/pl_n023.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/67/pl_n024.2020_dEJcXVI.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/69/pl_n026.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/70/pl_n027.2020_EueU6jt.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/85/pl_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/83/pl_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/81/pl_n31.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/92/pl_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/109/pl_n033.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/106/pl_n034.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/107/pl_n035.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/137/pl_n036.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/96/pl_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/145/pl_n038.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/144/pl_n039.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/113/pl_n040.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/98/pl_n041.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/100/pl_n042.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/102/pl_n043.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/104/pl_n044.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/114/pl_n045.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pl_n046.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/187/pl_n047.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/188/pl_n048.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/138/pl_n049.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/110/pl_n050.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/127/pl_n051.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/128/pl_n052.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_n053.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_n054.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pl_n055.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/143/pl_n056.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pl_n057.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/163/pl_n058.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/164/pl_n059.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/182/pl_n060.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/167/pl_n061.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/165/pl_n062.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_n063.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/189/pl_n064.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/183/pl_n065.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/190/pl_n066.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/191/pl_n067.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/192/pl_n068.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/206/pl_n069.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/199/pl_n070.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/202/pl_n071.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/233/pl_n072.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/217/pl_n073.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/218/pl_n074.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/234/pl_n075.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/235/pl_n076.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/226/pl_n077.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/219/pl_n078.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl_n079.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl_n080.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n081.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/237/pl_n082.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/238/pl_n083.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pl_noi084.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pl_no085.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/256/pl_n086.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/267/pl_n087.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/268/pl_n088.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_089.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n090.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/270/pl_n091.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_092.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/282/projeto_de_lei_093.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_de_lei_094.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_095.2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_096.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/334/projeto_de_lei__097.2020-mesclado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_098.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_099.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_100.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/29/pedido_de_providencias_01.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/30/pedido_de_providencias_02.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/33/pedido_de_providencias_03.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/34/pedido_de_providencias_04.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/37/pedido_providencia_n005.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/38/pedido_providencia_n006.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/39/pedido_providencia_n007.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/40/pedido_providencia_n008.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/41/pedido_providencias_n009.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/53/pedido_providencia_n010.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_providencia_n011.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/55/pedido_providencia_n012.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/87/pedido_de_providencias_n013.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/88/pedido_de_providencias_n014.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pedido_de_providencias_n015.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/140/pedido_de__providencia_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/141/pedido_de_providencia_n017.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/142/pedido_de_providencia_n18.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/146/pedido_de_providencia_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/147/pedido_de_providencia_n021.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_providencia_n022.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/157/pedido_providencia_n023.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pedido_de_providencias_n024.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/170/pedido_de_providencias_n025.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/171/pedido_de_providencias_n026.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_providencias_n027.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_providencias_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/176/pedido_de_providencias_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/177/pedido_de_providencias_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/184/pedido_de_providencias_n031.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/193/pedido_de_providencias_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/194/pedido_de_providencias_n033.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/195/pedido_de_providencias_n034.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pedido_de_providencias_n035.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pedido_de_providencias_n036.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pedido_de_providencias_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pedido_de_providencias_n038.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/216/pedido_de_providencias_n039.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/223/pedido_de_providencias_n040.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/224/pedido_de_providencias_n041.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pedido_de_providencias_n042.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_providencias_n043.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pedido_de_providencias_n044.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pedido_de_providencias_n045.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/265/pedido_de_providencias_n046.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/283/pedido_de_providencias_047.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/288/pedido_de_providencias_048.2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/289/pedido_de_providencias_049.2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/292/pedido_de_providencias_050.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pedido_de_providencias_051.2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/294/pedido_de_providencias_052.2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/295/pedido_providencias_053.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/296/pedido_providencias_054.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pedido_de_providencias_055.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/308/pedido_de_providencias_056.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/309/pedido_de_providencias_057.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pedido_de_providencias_058.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pedido_de_providencias_059.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pedido_de_providencias_060.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pedido_de_providencias_061.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pedido_de_providencias_062.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/325/pedido_de_providencias_063.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pedido_de_providencias_064.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pedido_de_providencias_065.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pedido_de_providencias_066.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/6/mensagem_1_-_pl_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/7/mensagem_2_-_pl_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/8/mensagem_3_-_pl_n_05.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/9/mensagem_4_-_pl_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/10/mensagem_5_pl_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/11/mensagem_6_pl_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/12/mensagem_7_pl_n_09.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/13/mensagem_8_-_pl_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/14/mensagem_9_-_pl_n_13.2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/15/mensagem_10_-_pl_n_14.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/45/mensagem_011_pl_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/46/mensagem_012_pl_n017.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/48/mensagem_013_pl_n018.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/57/mensagem_014_pl_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/58/mensagem_015_pl_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/59/mensagem_n016_pl021.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/60/mensagem_017_pl_n022.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/61/mensagem_18_pl_23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/62/mensagem019_pl_n024.2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/89/mensagem_020_pl_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/86/mensagem_021_pl_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mensagem_022_pl_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/82/mensagem_023_pl_n031.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/91/mensagem_024_pl_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/99/mensagem_n30_pl_n041.2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/101/mensagem_n031_pl_n042.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/103/mensagem_n032_pl_n043.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/105/mensagem_n033_pl_n044.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/97/mensagem_n034_pl_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/31/pauta_001-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/32/pauta_10.02.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/77/pauta_003-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/78/pauta_004-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/79/pauta_005-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/74/pauta_006-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/80/pauta_007-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/122/pauta_008-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/123/pauta_009-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/124/pauta_010-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pauta_011-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pauta_012-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pauta_013-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pauta_014-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pauta_015-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pauta_016-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pauta_017-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/243/pauta_018-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/244/pauta_019-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pauta_020-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/246/pauta_021-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/247/pauta_022-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/248/pauta_023-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/249/pauta_024-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/250/pauta_025-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pauta_026-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pauta_027-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pauta_028-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pauta_029-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/260/pauta_030-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/261/pauta_031-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/262/pauta_032-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pauta_033-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/281/pauta_034-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pauta_035-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/302/pauta_036-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/303/pauta_037-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/310/pauta_038-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/311/pauta_039-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pauta_040-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pauta_041-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pauta_042-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_02.2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_04.2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_n005.2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/50/pedido_indicacao_n006.2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/51/pedido_indicacao_n007.2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/72/pedido_indicacao_n008.2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/71/pedido_indicacao_n009.2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_n10.2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_n11.2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/73/pedido_indicacao_n0012.2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_n013.2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_n014.2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_n015.2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_n017.2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_n018.2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/159/indicacao_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/160/indicacao_n021.2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_n022.2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_n023.2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_n024.2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_n025.2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_n026.2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_n027.2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_n031.2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_n033.2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_n034.2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_n035.2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n036.2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n038.2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n039.2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_n040.2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pedido_de_indicacao_041.2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/284/pedido_de_indicacao_042.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_043.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_044.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_045.2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_046.2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao__047.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_048.2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_049.2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_050.2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_051.2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_resolucao_n001.2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_resolucao_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_resolucao_003.2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_resolucao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_resolucao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ante_projeto_lei_n001.2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/241/ante_projeto_lei_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/116/decreto_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/117/decreto_n02.2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/118/decreto_n03.2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/119/decreto_n04.2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/120/decreto_n05.2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/178/decreto_n06.2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/231/decreto_no07.2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/338/decreto_no09.2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/126/resposta_pedido_informacao_n02.2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/121/resposta_ao_pedido_de_indicacao_n011.2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/175/resposta_pedido_de_indicacao_n22.2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/139/mocao_de_repudio_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/203/mocao_de_aplausos_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/186/veto_total_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/263/veto_total_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/275/veto_total_003.2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/285/resolucao_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/236/resolucao_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/286/resolucao_no003.2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/291/resolucao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/331/resolucao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/272/plc_no_001.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/28/pedido_info_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/52/pedido_informacao_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/134/pedido_informacao_n03.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/135/pedido_informacao_n04.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/168/pedido_informacao_n05.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/169/pedido_informacao_n06.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/179/pedido_informacao_n07.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/196/pedido_informacao_n08.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_informacao_n09.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/201/pedido_informacao_n010.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/207/pedido_informacao_n011.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/208/pedido_informacao_n012.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/210/pedido_informacao_n013.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/211/pedido_informacao_n014.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/212/pedido_informacao_n015.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pedido_informacao_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/298/pedido_de_informacao_017.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pedido_informacao_018.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/300/pedido_informacao_019.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/271/pedido_informacao_no036.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/1/pl_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/2/pl_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/4/pl_n_004.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/5/pl_n_05.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/16/pl_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/17/pl_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/18/pl_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/19/pl_n_09.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/20/pl_n_10.2020_DKs5sBC.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/21/pl_n_11.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/22/pl_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_n_13.2020_lDicBBd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/24/pl_n_14.2020_YP5xufC.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/43/pl_n015.2020_F7l0sHm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/44/pl_n016.2020_GLhkstw.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/47/pl_n017.2020_ZWfNYWa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/49/pl_n018.2020_WxJ25fb.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/56/pl_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/63/pl_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/64/pl_n021.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/65/pl_n022.2020_EEQ5xXj.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/66/pl_n023.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/67/pl_n024.2020_dEJcXVI.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/69/pl_n026.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/70/pl_n027.2020_EueU6jt.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/85/pl_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/83/pl_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/81/pl_n31.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/92/pl_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/109/pl_n033.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/106/pl_n034.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/107/pl_n035.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/137/pl_n036.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/96/pl_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/145/pl_n038.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/144/pl_n039.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/113/pl_n040.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/98/pl_n041.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/100/pl_n042.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/102/pl_n043.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/104/pl_n044.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/114/pl_n045.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pl_n046.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/187/pl_n047.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/188/pl_n048.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/138/pl_n049.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/110/pl_n050.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/127/pl_n051.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/128/pl_n052.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_n053.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_n054.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/131/pl_n055.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/143/pl_n056.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pl_n057.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/163/pl_n058.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/164/pl_n059.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/182/pl_n060.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/167/pl_n061.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/165/pl_n062.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_n063.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/189/pl_n064.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/183/pl_n065.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/190/pl_n066.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/191/pl_n067.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/192/pl_n068.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/206/pl_n069.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/199/pl_n070.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/202/pl_n071.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/233/pl_n072.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/217/pl_n073.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/218/pl_n074.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/234/pl_n075.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/235/pl_n076.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/226/pl_n077.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/219/pl_n078.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl_n079.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl_n080.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n081.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/237/pl_n082.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/238/pl_n083.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/276/pl_noi084.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pl_no085.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/256/pl_n086.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/267/pl_n087.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/268/pl_n088.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_089.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n090.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/270/pl_n091.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_092.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/282/projeto_de_lei_093.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_de_lei_094.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_095.2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_096.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/334/projeto_de_lei__097.2020-mesclado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_098.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_099.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_100.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/29/pedido_de_providencias_01.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/30/pedido_de_providencias_02.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/33/pedido_de_providencias_03.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/34/pedido_de_providencias_04.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/37/pedido_providencia_n005.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/38/pedido_providencia_n006.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/39/pedido_providencia_n007.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/40/pedido_providencia_n008.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/41/pedido_providencias_n009.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/53/pedido_providencia_n010.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_providencia_n011.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/55/pedido_providencia_n012.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/87/pedido_de_providencias_n013.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/88/pedido_de_providencias_n014.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/132/pedido_de_providencias_n015.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/140/pedido_de__providencia_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/141/pedido_de_providencia_n017.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/142/pedido_de_providencia_n18.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/146/pedido_de_providencia_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/147/pedido_de_providencia_n021.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_providencia_n022.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/157/pedido_providencia_n023.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pedido_de_providencias_n024.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/170/pedido_de_providencias_n025.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/171/pedido_de_providencias_n026.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_providencias_n027.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_providencias_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/176/pedido_de_providencias_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/177/pedido_de_providencias_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/184/pedido_de_providencias_n031.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/193/pedido_de_providencias_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/194/pedido_de_providencias_n033.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/195/pedido_de_providencias_n034.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pedido_de_providencias_n035.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pedido_de_providencias_n036.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pedido_de_providencias_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pedido_de_providencias_n038.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/216/pedido_de_providencias_n039.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/223/pedido_de_providencias_n040.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/224/pedido_de_providencias_n041.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/225/pedido_de_providencias_n042.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_providencias_n043.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pedido_de_providencias_n044.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pedido_de_providencias_n045.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/265/pedido_de_providencias_n046.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/283/pedido_de_providencias_047.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/288/pedido_de_providencias_048.2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/289/pedido_de_providencias_049.2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/292/pedido_de_providencias_050.2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pedido_de_providencias_051.2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/294/pedido_de_providencias_052.2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/295/pedido_providencias_053.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/296/pedido_providencias_054.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/307/pedido_de_providencias_055.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/308/pedido_de_providencias_056.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/309/pedido_de_providencias_057.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/313/pedido_de_providencias_058.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/314/pedido_de_providencias_059.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/315/pedido_de_providencias_060.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pedido_de_providencias_061.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pedido_de_providencias_062.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/325/pedido_de_providencias_063.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pedido_de_providencias_064.2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pedido_de_providencias_065.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pedido_de_providencias_066.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/6/mensagem_1_-_pl_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/7/mensagem_2_-_pl_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/8/mensagem_3_-_pl_n_05.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/9/mensagem_4_-_pl_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/10/mensagem_5_pl_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/11/mensagem_6_pl_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/12/mensagem_7_pl_n_09.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/13/mensagem_8_-_pl_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/14/mensagem_9_-_pl_n_13.2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/15/mensagem_10_-_pl_n_14.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/45/mensagem_011_pl_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/46/mensagem_012_pl_n017.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/48/mensagem_013_pl_n018.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/57/mensagem_014_pl_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/58/mensagem_015_pl_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/59/mensagem_n016_pl021.2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/60/mensagem_017_pl_n022.2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/61/mensagem_18_pl_23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/62/mensagem019_pl_n024.2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/89/mensagem_020_pl_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/86/mensagem_021_pl_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mensagem_022_pl_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/82/mensagem_023_pl_n031.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/91/mensagem_024_pl_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/99/mensagem_n30_pl_n041.2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/101/mensagem_n031_pl_n042.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/103/mensagem_n032_pl_n043.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/105/mensagem_n033_pl_n044.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/97/mensagem_n034_pl_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/31/pauta_001-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/32/pauta_10.02.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/77/pauta_003-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/78/pauta_004-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/79/pauta_005-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/74/pauta_006-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/80/pauta_007-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/122/pauta_008-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/123/pauta_009-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/124/pauta_010-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pauta_011-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pauta_012-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pauta_013-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/151/pauta_014-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/152/pauta_015-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/153/pauta_016-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pauta_017-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/243/pauta_018-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/244/pauta_019-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pauta_020-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/246/pauta_021-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/247/pauta_022-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/248/pauta_023-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/249/pauta_024-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/250/pauta_025-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pauta_026-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pauta_027-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pauta_028-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pauta_029-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/260/pauta_030-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/261/pauta_031-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/262/pauta_032-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pauta_033-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/281/pauta_034-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pauta_035-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/302/pauta_036-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/303/pauta_037-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/310/pauta_038-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/311/pauta_039-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/312/pauta_040-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pauta_041-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pauta_042-2020_ordinaria.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_02.2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_04.2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_n005.2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/50/pedido_indicacao_n006.2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/51/pedido_indicacao_n007.2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/72/pedido_indicacao_n008.2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/71/pedido_indicacao_n009.2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_n10.2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_n11.2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/73/pedido_indicacao_n0012.2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/93/indicacao_n013.2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/94/indicacao_n014.2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_n015.2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_n016.2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_n017.2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_n018.2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/159/indicacao_n020.2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/160/indicacao_n021.2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_n022.2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_n023.2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_n024.2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_n025.2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_n026.2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_n027.2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_n028.2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_n029.2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_n030.2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_n031.2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_n032.2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_n033.2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_n034.2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_n035.2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_n036.2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_n037.2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_n038.2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n039.2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_n040.2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pedido_de_indicacao_041.2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/284/pedido_de_indicacao_042.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_043.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_044.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_045.2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_046.2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao__047.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_048.2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_049.2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_050.2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_051.2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_resolucao_n001.2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_resolucao_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_resolucao_003.2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_resolucao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_resolucao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/112/ante_projeto_lei_n001.2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/241/ante_projeto_lei_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/116/decreto_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/117/decreto_n02.2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/118/decreto_n03.2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/119/decreto_n04.2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/120/decreto_n05.2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/178/decreto_n06.2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/231/decreto_no07.2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/338/decreto_no09.2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/126/resposta_pedido_informacao_n02.2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/121/resposta_ao_pedido_de_indicacao_n011.2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/175/resposta_pedido_de_indicacao_n22.2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/139/mocao_de_repudio_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/203/mocao_de_aplausos_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/186/veto_total_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/263/veto_total_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/275/veto_total_003.2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/285/resolucao_n01.2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/236/resolucao_n002.2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/286/resolucao_no003.2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/291/resolucao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/331/resolucao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cidreira.rs.leg.br/media/sapl/public/materialegislativa/2020/272/plc_no_001.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>